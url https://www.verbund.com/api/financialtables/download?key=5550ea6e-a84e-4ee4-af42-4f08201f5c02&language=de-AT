--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <x:workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ZZFREERS\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\IR\Weikl\Zwischenberichte\2026\Quartal 1 2026\05 Internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AA630D9-68AA-40C0-AA52-B594C29200A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43A1E11B-92E0-4B51-87AF-8D7A4F059FDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
-    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data" sheetId="3" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Sy_nop" hidden="1">1</x:definedName>
   </x:definedNames>
-  <x:calcPr calcId="191029" calcOnSave="0"/>
+  <x:calcPr calcId="191029" calcOnSave="0" concurrentManualCount="12"/>
   <x:extLst>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="77">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>€</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Kennzahl</t>
   </si>
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>Marktkapitalisierung</t>
   </si>
   <si>
     <t>Bilanzsumme</t>
   </si>
   <si>
     <t>Cashflow aus operativer Tätigkeit</t>
   </si>
   <si>
@@ -118,50 +118,53 @@
   <si>
     <t>Ergebnis je Aktie</t>
   </si>
   <si>
     <t>Stromabsatz</t>
   </si>
   <si>
     <t>Free Cashflow vor Dividende</t>
   </si>
   <si>
     <t>Free Cashflow nach Dividende</t>
   </si>
   <si>
     <t>Erzeugungskoeffizient (Wasser)</t>
   </si>
   <si>
     <t>Erzeugungskoeffizient (Neue Erneuerbare)</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
+    <t>€m</t>
+  </si>
+  <si>
     <t>Group result</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Net debt</t>
   </si>
   <si>
     <t>Cash flow from operating activities</t>
   </si>
   <si>
     <t>EBITDA margin</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Equity ratio (adjusted)</t>
   </si>
   <si>
     <t>Gearing</t>
   </si>
   <si>
     <t>Closing price</t>
@@ -169,332 +172,239 @@
   <si>
     <t>Market capitalisation</t>
   </si>
   <si>
     <t>Earnings per share</t>
   </si>
   <si>
     <t>Average number of employees</t>
   </si>
   <si>
     <t>Electricity sales volume</t>
   </si>
   <si>
     <t>Hydro coefficient</t>
   </si>
   <si>
     <t>New renewables coefficient</t>
   </si>
   <si>
     <t>Aktienperformance</t>
   </si>
   <si>
     <t xml:space="preserve">Veränderung in % </t>
   </si>
   <si>
+    <t>KPIs</t>
+  </si>
+  <si>
     <t>Performance</t>
   </si>
   <si>
     <t>Change in %</t>
   </si>
   <si>
+    <t>Operatives Ergebnis</t>
+  </si>
+  <si>
+    <t>Zugänge zum Sachanlagevermögen</t>
+  </si>
+  <si>
+    <t>Ø betriebswirtschaftlicher Personalstand</t>
+  </si>
+  <si>
+    <t>Netz: verrechnungsrelevante Energiemenge</t>
+  </si>
+  <si>
+    <t>Aktie Höchstkurs</t>
+  </si>
+  <si>
+    <t>Aktie Tiefstkurs</t>
+  </si>
+  <si>
+    <t>Aktie Letztkurs</t>
+  </si>
+  <si>
+    <t>Gewichtung ATX</t>
+  </si>
+  <si>
+    <t>Umsatz Wert</t>
+  </si>
+  <si>
+    <t>Umsatz Stück/Tag</t>
+  </si>
+  <si>
+    <t>Nettoverschuldung</t>
+  </si>
+  <si>
+    <t>Stück</t>
+  </si>
+  <si>
+    <t>EBITDA adjusted</t>
+  </si>
+  <si>
+    <t>Operating result</t>
+  </si>
+  <si>
+    <t>Group result adjusted</t>
+  </si>
+  <si>
+    <t>Additions to property, plant and equipment (without business combination)</t>
+  </si>
+  <si>
+    <t>Free cash flow before dividend</t>
+  </si>
+  <si>
+    <t>Free cash flow after dividend</t>
+  </si>
+  <si>
+    <t>Grid: energy volume relevant for settlement</t>
+  </si>
+  <si>
+    <t>Share price high</t>
+  </si>
+  <si>
+    <t>Share price low</t>
+  </si>
+  <si>
+    <t>ATX weighting</t>
+  </si>
+  <si>
+    <t>Value of shares traded</t>
+  </si>
+  <si>
+    <t>Shares traded per day</t>
+  </si>
+  <si>
+    <t>Balance sheet total</t>
+  </si>
+  <si>
+    <t>Shares</t>
+  </si>
+  <si>
+    <t>Q1/2025</t>
+  </si>
+  <si>
     <t>–</t>
   </si>
   <si>
-    <t>m€</t>
-[...137 lines deleted...]
-    <t>Key figure</t>
+    <t>Q1/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...16 lines deleted...]
-    <xf numFmtId="2" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="%" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="%_Factsheet Layout" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -828,1429 +738,1318 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0200-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:sheetPr codeName="Tabelle3">
     <x:tabColor theme="3" tint="0.59999389629810485"/>
-    <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AH85"/>
+  <x:dimension ref="A1:AH89"/>
   <x:sheetViews>
-    <x:sheetView workbookViewId="0"/>
+    <x:sheetView workbookViewId="0">
+      <x:selection activeCell="E31" sqref="E31"/>
+    </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <x:cols>
-    <x:col min="1" max="1" width="43" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="6" max="16384" width="11.42578125" style="1"/>
+    <x:col min="1" max="1" width="43" customWidth="1"/>
+    <x:col min="3" max="3" width="17.7109375" style="1" customWidth="1"/>
+    <x:col min="4" max="5" width="17.7109375" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:16">
-      <x:c r="A1" s="4" t="s">
+      <x:c r="A1" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="B1" s="4" t="s">
+      <x:c r="B1" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="C1" s="10">
-[...5 lines deleted...]
-      <x:c r="E1" s="10" t="str">
+      <x:c r="C1" s="9" t="str">
+        <x:v>Q1/2025</x:v>
+      </x:c>
+      <x:c r="D1" s="9" t="str">
+        <x:v>Q1/2026</x:v>
+      </x:c>
+      <x:c r="E1" s="9" t="str">
         <x:v xml:space="preserve">Veränderung in % </x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:16">
-      <x:c r="A2" t="str">
-[...23 lines deleted...]
-      <x:c r="P2" s="16"/>
+      <x:c r="A2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C2" s="8">
+        <x:v>2295</x:v>
+      </x:c>
+      <x:c r="D2" s="8">
+        <x:v>1938.5466614700001</x:v>
+      </x:c>
+      <x:c r="E2" s="13">
+        <x:v>-15.5</x:v>
+      </x:c>
+      <x:c r="G2" s="8"/>
+      <x:c r="H2" s="8"/>
+      <x:c r="I2" s="8"/>
+      <x:c r="J2" s="8"/>
+      <x:c r="K2" s="11"/>
+      <x:c r="L2" s="15"/>
+      <x:c r="M2" s="15"/>
+      <x:c r="N2" s="15"/>
+      <x:c r="O2" s="15"/>
+      <x:c r="P2" s="15"/>
     </x:row>
     <x:row r="3" spans="1:16">
-      <x:c r="A3" t="str">
-[...23 lines deleted...]
-      <x:c r="P3" s="16"/>
+      <x:c r="A3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B3" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C3" s="8">
+        <x:v>723.9</x:v>
+      </x:c>
+      <x:c r="D3" s="8">
+        <x:v>534.59286015000021</x:v>
+      </x:c>
+      <x:c r="E3" s="13">
+        <x:v>-26.1</x:v>
+      </x:c>
+      <x:c r="G3" s="8"/>
+      <x:c r="H3" s="8"/>
+      <x:c r="I3" s="8"/>
+      <x:c r="J3" s="8"/>
+      <x:c r="K3" s="11"/>
+      <x:c r="L3" s="15"/>
+      <x:c r="M3" s="15"/>
+      <x:c r="N3" s="15"/>
+      <x:c r="O3" s="15"/>
+      <x:c r="P3" s="15"/>
     </x:row>
     <x:row r="4" spans="1:16">
-      <x:c r="A4" t="str">
-[...23 lines deleted...]
-      <x:c r="P4" s="16"/>
+      <x:c r="A4" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B4" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C4" s="8">
+        <x:v>723.9</x:v>
+      </x:c>
+      <x:c r="D4" s="8">
+        <x:v>534.59286015000021</x:v>
+      </x:c>
+      <x:c r="E4" s="13">
+        <x:v>-26.1</x:v>
+      </x:c>
+      <x:c r="G4" s="8"/>
+      <x:c r="H4" s="8"/>
+      <x:c r="I4" s="8"/>
+      <x:c r="J4" s="11"/>
+      <x:c r="K4" s="11"/>
+      <x:c r="L4" s="15"/>
+      <x:c r="M4" s="15"/>
+      <x:c r="N4" s="15"/>
+      <x:c r="O4" s="15"/>
+      <x:c r="P4" s="15"/>
     </x:row>
     <x:row r="5" spans="1:16">
-      <x:c r="A5" t="str">
-[...23 lines deleted...]
-      <x:c r="P5" s="16"/>
+      <x:c r="A5" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B5" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C5" s="8">
+        <x:v>575.1</x:v>
+      </x:c>
+      <x:c r="D5" s="8">
+        <x:v>386.49714854000018</x:v>
+      </x:c>
+      <x:c r="E5" s="13">
+        <x:v>-32.799999999999997</x:v>
+      </x:c>
+      <x:c r="G5" s="8"/>
+      <x:c r="H5" s="8"/>
+      <x:c r="I5" s="8"/>
+      <x:c r="J5" s="8"/>
+      <x:c r="K5" s="11"/>
+      <x:c r="L5" s="15"/>
+      <x:c r="M5" s="15"/>
+      <x:c r="N5" s="15"/>
+      <x:c r="O5" s="15"/>
+      <x:c r="P5" s="15"/>
     </x:row>
     <x:row r="6" spans="1:16">
-      <x:c r="A6" t="str">
-[...23 lines deleted...]
-      <x:c r="P6" s="16"/>
+      <x:c r="A6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B6" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C6" s="8">
+        <x:v>396.7</x:v>
+      </x:c>
+      <x:c r="D6" s="8">
+        <x:v>269.84405074000017</x:v>
+      </x:c>
+      <x:c r="E6" s="13">
+        <x:v>-32</x:v>
+      </x:c>
+      <x:c r="G6" s="8"/>
+      <x:c r="H6" s="8"/>
+      <x:c r="I6" s="8"/>
+      <x:c r="J6" s="8"/>
+      <x:c r="K6" s="11"/>
+      <x:c r="L6" s="15"/>
+      <x:c r="M6" s="15"/>
+      <x:c r="N6" s="15"/>
+      <x:c r="O6" s="15"/>
+      <x:c r="P6" s="15"/>
     </x:row>
     <x:row r="7" spans="1:16">
-      <x:c r="A7" t="str">
-[...23 lines deleted...]
-      <x:c r="P7" s="16"/>
+      <x:c r="A7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B7" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C7" s="8">
+        <x:v>396.7</x:v>
+      </x:c>
+      <x:c r="D7" s="8">
+        <x:v>269.84405074000017</x:v>
+      </x:c>
+      <x:c r="E7" s="13">
+        <x:v>-32</x:v>
+      </x:c>
+      <x:c r="G7" s="8"/>
+      <x:c r="H7" s="8"/>
+      <x:c r="I7" s="8"/>
+      <x:c r="J7" s="8"/>
+      <x:c r="K7" s="11"/>
+      <x:c r="L7" s="15"/>
+      <x:c r="M7" s="15"/>
+      <x:c r="N7" s="15"/>
+      <x:c r="O7" s="15"/>
+      <x:c r="P7" s="15"/>
     </x:row>
     <x:row r="8" spans="1:16">
-      <x:c r="A8" t="str">
-[...23 lines deleted...]
-      <x:c r="P8" s="16"/>
+      <x:c r="A8" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B8" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C8" s="7">
+        <x:v>1.1399999999999999</x:v>
+      </x:c>
+      <x:c r="D8" s="7">
+        <x:v>0.77671809769694788</x:v>
+      </x:c>
+      <x:c r="E8" s="13">
+        <x:v>-32</x:v>
+      </x:c>
+      <x:c r="G8" s="8"/>
+      <x:c r="H8" s="8"/>
+      <x:c r="I8" s="8"/>
+      <x:c r="J8" s="8"/>
+      <x:c r="K8" s="11"/>
+      <x:c r="L8" s="15"/>
+      <x:c r="M8" s="15"/>
+      <x:c r="N8" s="15"/>
+      <x:c r="O8" s="15"/>
+      <x:c r="P8" s="15"/>
     </x:row>
     <x:row r="9" spans="1:16">
-      <x:c r="A9" t="str">
-[...23 lines deleted...]
-      <x:c r="P9" s="16"/>
+      <x:c r="A9" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B9" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C9" s="8">
+        <x:v>25.1</x:v>
+      </x:c>
+      <x:c r="D9" s="8">
+        <x:v>19.937469456985852</x:v>
+      </x:c>
+      <x:c r="E9" s="13" t="str">
+        <x:v>–</x:v>
+      </x:c>
+      <x:c r="G9" s="8"/>
+      <x:c r="H9" s="8"/>
+      <x:c r="I9" s="8"/>
+      <x:c r="J9" s="8"/>
+      <x:c r="K9" s="11"/>
+      <x:c r="L9" s="15"/>
+      <x:c r="M9" s="15"/>
+      <x:c r="N9" s="15"/>
+      <x:c r="O9" s="15"/>
+      <x:c r="P9" s="15"/>
     </x:row>
     <x:row r="10" spans="1:16">
-      <x:c r="A10" t="str">
-[...23 lines deleted...]
-      <x:c r="P10" s="16"/>
+      <x:c r="A10" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B10" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C10" s="8">
+        <x:v>31.5</x:v>
+      </x:c>
+      <x:c r="D10" s="8">
+        <x:v>27.576992123811888</x:v>
+      </x:c>
+      <x:c r="E10" s="13" t="str">
+        <x:v>–</x:v>
+      </x:c>
+      <x:c r="G10" s="8"/>
+      <x:c r="H10" s="8"/>
+      <x:c r="I10" s="8"/>
+      <x:c r="J10" s="8"/>
+      <x:c r="K10" s="11"/>
+      <x:c r="L10" s="15"/>
+      <x:c r="M10" s="15"/>
+      <x:c r="N10" s="15"/>
+      <x:c r="O10" s="15"/>
+      <x:c r="P10" s="15"/>
     </x:row>
     <x:row r="11" spans="1:16">
-      <x:c r="A11" t="str">
-[...23 lines deleted...]
-      <x:c r="P11" s="16"/>
+      <x:c r="A11" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B11" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="8">
+        <x:v>538.4</x:v>
+      </x:c>
+      <x:c r="D11" s="8">
+        <x:v>453.5</x:v>
+      </x:c>
+      <x:c r="E11" s="13">
+        <x:v>-15.8</x:v>
+      </x:c>
+      <x:c r="G11" s="8"/>
+      <x:c r="H11" s="8"/>
+      <x:c r="I11" s="8"/>
+      <x:c r="J11" s="8"/>
+      <x:c r="K11" s="11"/>
+      <x:c r="L11" s="15"/>
+      <x:c r="M11" s="15"/>
+      <x:c r="N11" s="15"/>
+      <x:c r="O11" s="15"/>
+      <x:c r="P11" s="15"/>
     </x:row>
     <x:row r="12" spans="1:16">
-      <x:c r="A12" t="str">
-[...23 lines deleted...]
-      <x:c r="P12" s="16"/>
+      <x:c r="A12" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B12" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C12" s="8">
+        <x:v>152.30000000000001</x:v>
+      </x:c>
+      <x:c r="D12" s="8">
+        <x:v>261.8</x:v>
+      </x:c>
+      <x:c r="E12" s="13">
+        <x:v>71.900000000000006</x:v>
+      </x:c>
+      <x:c r="G12" s="8"/>
+      <x:c r="H12" s="8"/>
+      <x:c r="I12" s="8"/>
+      <x:c r="J12" s="8"/>
+      <x:c r="K12" s="11"/>
+      <x:c r="L12" s="15"/>
+      <x:c r="M12" s="15"/>
+      <x:c r="N12" s="15"/>
+      <x:c r="O12" s="15"/>
+      <x:c r="P12" s="15"/>
     </x:row>
     <x:row r="13" spans="1:16">
-      <x:c r="A13" t="str">
-[...23 lines deleted...]
-      <x:c r="P13" s="16"/>
+      <x:c r="A13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B13" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C13" s="8">
+        <x:v>289.89999999999998</x:v>
+      </x:c>
+      <x:c r="D13" s="8">
+        <x:v>149.6</x:v>
+      </x:c>
+      <x:c r="E13" s="13">
+        <x:v>-48.4</x:v>
+      </x:c>
+      <x:c r="G13" s="8"/>
+      <x:c r="H13" s="8"/>
+      <x:c r="I13" s="8"/>
+      <x:c r="J13" s="8"/>
+      <x:c r="K13" s="11"/>
+      <x:c r="L13" s="15"/>
+      <x:c r="M13" s="15"/>
+      <x:c r="N13" s="15"/>
+      <x:c r="O13" s="15"/>
+      <x:c r="P13" s="15"/>
     </x:row>
     <x:row r="14" spans="1:16">
-      <x:c r="A14" t="str">
-[...23 lines deleted...]
-      <x:c r="P14" s="16"/>
+      <x:c r="A14" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B14" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C14" s="8">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D14" s="8">
+        <x:v>149.6</x:v>
+      </x:c>
+      <x:c r="E14" s="13">
+        <x:v>-48.2</x:v>
+      </x:c>
+      <x:c r="G14" s="8"/>
+      <x:c r="H14" s="8"/>
+      <x:c r="I14" s="8"/>
+      <x:c r="J14" s="8"/>
+      <x:c r="K14" s="11"/>
+      <x:c r="L14" s="15"/>
+      <x:c r="M14" s="15"/>
+      <x:c r="N14" s="15"/>
+      <x:c r="O14" s="15"/>
+      <x:c r="P14" s="15"/>
     </x:row>
     <x:row r="15" spans="1:16">
-      <x:c r="A15" t="str">
-[...11 lines deleted...]
-      <x:c r="E15" s="20" t="str">
+      <x:c r="A15" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C15" s="8">
+        <x:v>4314.2</x:v>
+      </x:c>
+      <x:c r="D15" s="8">
+        <x:v>4536</x:v>
+      </x:c>
+      <x:c r="E15" s="13">
+        <x:v>5.0999999999999996</x:v>
+      </x:c>
+      <x:c r="G15" s="8"/>
+      <x:c r="H15" s="8"/>
+      <x:c r="I15" s="8"/>
+      <x:c r="J15" s="8"/>
+      <x:c r="K15" s="11"/>
+      <x:c r="L15" s="15"/>
+      <x:c r="M15" s="15"/>
+      <x:c r="N15" s="15"/>
+      <x:c r="O15" s="15"/>
+      <x:c r="P15" s="15"/>
+    </x:row>
+    <x:row r="16" spans="1:16">
+      <x:c r="A16" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B16" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C16" s="8">
+        <x:v>15382.592194394965</x:v>
+      </x:c>
+      <x:c r="D16" s="8">
+        <x:v>14693.878264069004</x:v>
+      </x:c>
+      <x:c r="E16" s="13">
+        <x:v>-4.5</x:v>
+      </x:c>
+      <x:c r="G16" s="8"/>
+      <x:c r="H16" s="8"/>
+      <x:c r="I16" s="8"/>
+      <x:c r="J16" s="8"/>
+      <x:c r="K16" s="11"/>
+      <x:c r="L16" s="15"/>
+      <x:c r="M16" s="15"/>
+      <x:c r="N16" s="15"/>
+      <x:c r="O16" s="15"/>
+      <x:c r="P16" s="15"/>
+    </x:row>
+    <x:row r="17" spans="1:16">
+      <x:c r="A17" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C17" s="7">
+        <x:v>0.83</x:v>
+      </x:c>
+      <x:c r="D17" s="7">
+        <x:v>0.78</x:v>
+      </x:c>
+      <x:c r="E17" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
-      <x:c r="G15" s="15"/>
-[...23 lines deleted...]
-      <x:c r="E16" s="20" t="str">
+      <x:c r="G17" s="8"/>
+      <x:c r="H17" s="8"/>
+      <x:c r="I17" s="8"/>
+      <x:c r="J17" s="8"/>
+      <x:c r="K17" s="11"/>
+      <x:c r="L17" s="15"/>
+      <x:c r="M17" s="15"/>
+      <x:c r="N17" s="15"/>
+      <x:c r="O17" s="15"/>
+      <x:c r="P17" s="15"/>
+    </x:row>
+    <x:row r="18" spans="1:16">
+      <x:c r="A18" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C18" s="7">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D18" s="7">
+        <x:v>0.89</x:v>
+      </x:c>
+      <x:c r="E18" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
-      <x:c r="G16" s="15"/>
-[...23 lines deleted...]
-      <x:c r="E17" s="20" t="str">
+      <x:c r="G18" s="8"/>
+      <x:c r="H18" s="8"/>
+      <x:c r="I18" s="8"/>
+      <x:c r="J18" s="8"/>
+      <x:c r="K18" s="11"/>
+      <x:c r="L18" s="15"/>
+      <x:c r="M18" s="15"/>
+      <x:c r="N18" s="15"/>
+      <x:c r="O18" s="15"/>
+      <x:c r="P18" s="15"/>
+    </x:row>
+    <x:row r="19" spans="1:16">
+      <x:c r="A19" s="19" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B19" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C19" s="8">
+        <x:v>5880.0770000000002</x:v>
+      </x:c>
+      <x:c r="D19" s="8">
+        <x:v>6569.4939999999997</x:v>
+      </x:c>
+      <x:c r="E19" s="13">
+        <x:v>11.7</x:v>
+      </x:c>
+      <x:c r="G19" s="8"/>
+      <x:c r="H19" s="8"/>
+      <x:c r="I19" s="8"/>
+      <x:c r="J19" s="8"/>
+      <x:c r="K19" s="11"/>
+      <x:c r="L19" s="15"/>
+      <x:c r="M19" s="15"/>
+      <x:c r="N19" s="15"/>
+      <x:c r="O19" s="15"/>
+      <x:c r="P19" s="15"/>
+    </x:row>
+    <x:row r="20" spans="1:16">
+      <x:c r="A20" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B20" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C20" s="8">
+        <x:v>74.5</x:v>
+      </x:c>
+      <x:c r="D20" s="8">
+        <x:v>67.900000000000006</x:v>
+      </x:c>
+      <x:c r="E20" s="13">
+        <x:v>-8.9</x:v>
+      </x:c>
+      <x:c r="G20" s="8"/>
+      <x:c r="H20" s="8"/>
+      <x:c r="I20" s="8"/>
+      <x:c r="J20" s="8"/>
+      <x:c r="K20" s="11"/>
+      <x:c r="L20" s="15"/>
+      <x:c r="M20" s="15"/>
+      <x:c r="N20" s="15"/>
+      <x:c r="O20" s="15"/>
+      <x:c r="P20" s="15"/>
+    </x:row>
+    <x:row r="21" spans="1:16">
+      <x:c r="A21" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B21" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C21" s="8">
+        <x:v>65.400000000000006</x:v>
+      </x:c>
+      <x:c r="D21" s="8">
+        <x:v>57.6</x:v>
+      </x:c>
+      <x:c r="E21" s="13">
+        <x:v>-11.9</x:v>
+      </x:c>
+      <x:c r="G21" s="8"/>
+      <x:c r="H21" s="8"/>
+      <x:c r="I21" s="8"/>
+      <x:c r="J21" s="8"/>
+      <x:c r="K21" s="11"/>
+      <x:c r="L21" s="15"/>
+      <x:c r="M21" s="15"/>
+      <x:c r="N21" s="15"/>
+      <x:c r="O21" s="15"/>
+      <x:c r="P21" s="15"/>
+    </x:row>
+    <x:row r="22" spans="1:16">
+      <x:c r="A22" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B22" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C22" s="8">
+        <x:v>65.45</x:v>
+      </x:c>
+      <x:c r="D22" s="8">
+        <x:v>65.650000000000006</x:v>
+      </x:c>
+      <x:c r="E22" s="13">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="G22" s="8"/>
+      <x:c r="H22" s="8"/>
+      <x:c r="I22" s="8"/>
+      <x:c r="J22" s="8"/>
+      <x:c r="K22" s="11"/>
+      <x:c r="L22" s="15"/>
+      <x:c r="M22" s="15"/>
+      <x:c r="N22" s="15"/>
+      <x:c r="O22" s="15"/>
+      <x:c r="P22" s="15"/>
+    </x:row>
+    <x:row r="23" spans="1:16">
+      <x:c r="A23" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B23" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C23" s="8">
+        <x:v>-6.5</x:v>
+      </x:c>
+      <x:c r="D23" s="8">
+        <x:v>5.8870967741935676</x:v>
+      </x:c>
+      <x:c r="E23" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
-      <x:c r="G17" s="15"/>
-[...23 lines deleted...]
-      <x:c r="E18" s="20" t="str">
+      <x:c r="G23" s="8"/>
+      <x:c r="H23" s="8"/>
+      <x:c r="I23" s="8"/>
+      <x:c r="J23" s="8"/>
+      <x:c r="K23" s="11"/>
+      <x:c r="L23" s="15"/>
+      <x:c r="M23" s="15"/>
+      <x:c r="N23" s="15"/>
+      <x:c r="O23" s="15"/>
+      <x:c r="P23" s="15"/>
+    </x:row>
+    <x:row r="24" spans="1:16">
+      <x:c r="A24" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B24" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C24" s="8">
+        <x:v>22738.356648699999</x:v>
+      </x:c>
+      <x:c r="D24" s="8">
+        <x:v>22807.839785900003</x:v>
+      </x:c>
+      <x:c r="E24" s="13">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="G24" s="8"/>
+      <x:c r="H24" s="8"/>
+      <x:c r="I24" s="8"/>
+      <x:c r="J24" s="8"/>
+      <x:c r="K24" s="11"/>
+      <x:c r="L24" s="15"/>
+      <x:c r="M24" s="15"/>
+      <x:c r="N24" s="15"/>
+      <x:c r="O24" s="15"/>
+      <x:c r="P24" s="15"/>
+    </x:row>
+    <x:row r="25" spans="1:16">
+      <x:c r="A25" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B25" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C25" s="8">
+        <x:v>8.14</x:v>
+      </x:c>
+      <x:c r="D25" s="8">
+        <x:v>6.5262000000000002</x:v>
+      </x:c>
+      <x:c r="E25" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
-      <x:c r="G18" s="15"/>
-[...23 lines deleted...]
-      <x:c r="E19" s="20" t="str">
+      <x:c r="G25" s="8"/>
+      <x:c r="H25" s="8"/>
+      <x:c r="I25" s="8"/>
+      <x:c r="J25" s="8"/>
+      <x:c r="K25" s="11"/>
+      <x:c r="L25" s="15"/>
+      <x:c r="M25" s="15"/>
+      <x:c r="N25" s="15"/>
+      <x:c r="O25" s="15"/>
+      <x:c r="P25" s="15"/>
+    </x:row>
+    <x:row r="26" spans="1:16">
+      <x:c r="A26" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B26" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C26" s="8">
+        <x:v>1190.2501295</x:v>
+      </x:c>
+      <x:c r="D26" s="8">
+        <x:v>1492.2538964</x:v>
+      </x:c>
+      <x:c r="E26" s="13">
+        <x:v>25.4</x:v>
+      </x:c>
+      <x:c r="G26" s="7"/>
+      <x:c r="H26" s="7"/>
+      <x:c r="I26" s="7"/>
+      <x:c r="J26" s="7"/>
+      <x:c r="K26" s="16"/>
+      <x:c r="L26" s="15"/>
+      <x:c r="M26" s="15"/>
+      <x:c r="N26" s="15"/>
+      <x:c r="O26" s="15"/>
+      <x:c r="P26" s="15"/>
+    </x:row>
+    <x:row r="27" spans="1:16">
+      <x:c r="A27" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B27" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C27" s="8">
+        <x:v>266610.22222222225</x:v>
+      </x:c>
+      <x:c r="D27" s="8">
+        <x:v>377241.52380952379</x:v>
+      </x:c>
+      <x:c r="E27" s="13">
+        <x:v>41.5</x:v>
+      </x:c>
+      <x:c r="G27" s="8"/>
+      <x:c r="H27" s="8"/>
+      <x:c r="I27" s="8"/>
+      <x:c r="J27" s="8"/>
+      <x:c r="K27" s="11"/>
+      <x:c r="L27" s="15"/>
+      <x:c r="M27" s="15"/>
+      <x:c r="N27" s="15"/>
+      <x:c r="O27" s="15"/>
+      <x:c r="P27" s="15"/>
+    </x:row>
+    <x:row r="28" spans="1:16">
+      <x:c r="A28" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B28" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C28" s="8">
+        <x:v>19051.869243000001</x:v>
+      </x:c>
+      <x:c r="D28" s="8">
+        <x:v>18613.756612189998</x:v>
+      </x:c>
+      <x:c r="E28" s="13">
+        <x:v>-2.2999999999999998</x:v>
+      </x:c>
+      <x:c r="G28" s="7"/>
+      <x:c r="H28" s="7"/>
+      <x:c r="I28" s="7"/>
+      <x:c r="J28" s="7"/>
+      <x:c r="K28" s="13"/>
+      <x:c r="L28" s="15"/>
+      <x:c r="M28" s="15"/>
+      <x:c r="N28" s="15"/>
+      <x:c r="O28" s="15"/>
+      <x:c r="P28" s="15"/>
+    </x:row>
+    <x:row r="29" spans="1:16">
+      <x:c r="A29" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B29" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C29" s="8">
+        <x:v>11547.47957908</x:v>
+      </x:c>
+      <x:c r="D29" s="8">
+        <x:v>11510.09894577</x:v>
+      </x:c>
+      <x:c r="E29" s="13">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="G29" s="7"/>
+      <x:c r="H29" s="7"/>
+      <x:c r="I29" s="7"/>
+      <x:c r="J29" s="7"/>
+      <x:c r="K29" s="16"/>
+      <x:c r="L29" s="15"/>
+      <x:c r="M29" s="15"/>
+      <x:c r="N29" s="15"/>
+      <x:c r="O29" s="15"/>
+      <x:c r="P29" s="15"/>
+    </x:row>
+    <x:row r="30" spans="1:16">
+      <x:c r="A30" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B30" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C30" s="8">
+        <x:v>61.695570447749503</x:v>
+      </x:c>
+      <x:c r="D30" s="8">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E30" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
-      <x:c r="G19" s="15"/>
-[...23 lines deleted...]
-      <x:c r="E20" s="20" t="str">
+      <x:c r="G30" s="7"/>
+      <x:c r="H30" s="7"/>
+      <x:c r="I30" s="7"/>
+      <x:c r="J30" s="7"/>
+      <x:c r="K30" s="14"/>
+      <x:c r="L30" s="15"/>
+      <x:c r="M30" s="15"/>
+      <x:c r="N30" s="15"/>
+      <x:c r="O30" s="15"/>
+      <x:c r="P30" s="15"/>
+    </x:row>
+    <x:row r="31" spans="1:16">
+      <x:c r="A31" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B31" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C31" s="8">
+        <x:v>1691.5227745499999</x:v>
+      </x:c>
+      <x:c r="D31" s="8">
+        <x:v>2638.6</x:v>
+      </x:c>
+      <x:c r="E31" s="8">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G31" s="7"/>
+      <x:c r="H31" s="7"/>
+      <x:c r="I31" s="7"/>
+      <x:c r="J31" s="7"/>
+      <x:c r="K31" s="14"/>
+      <x:c r="L31" s="15"/>
+      <x:c r="M31" s="15"/>
+      <x:c r="N31" s="15"/>
+      <x:c r="O31" s="15"/>
+      <x:c r="P31" s="15"/>
+    </x:row>
+    <x:row r="32" spans="1:16">
+      <x:c r="A32" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B32" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C32" s="8">
+        <x:v>14.6484153790101</x:v>
+      </x:c>
+      <x:c r="D32" s="8">
+        <x:v>22.9</x:v>
+      </x:c>
+      <x:c r="E32" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
-      <x:c r="G20" s="15"/>
-[...286 lines deleted...]
-      </x:c>
+      <x:c r="G32" s="7"/>
+      <x:c r="H32" s="7"/>
+      <x:c r="I32" s="7"/>
+      <x:c r="J32" s="7"/>
+      <x:c r="K32" s="14"/>
+      <x:c r="L32" s="15"/>
+      <x:c r="M32" s="15"/>
+      <x:c r="N32" s="15"/>
+      <x:c r="O32" s="15"/>
+      <x:c r="P32" s="15"/>
     </x:row>
     <x:row r="33" spans="1:34">
-      <x:c r="A33" t="str">
-[...11 lines deleted...]
-      </x:c>
+      <x:c r="A33" s="20"/>
+      <x:c r="B33" s="20"/>
+      <x:c r="C33" s="7"/>
+      <x:c r="D33" s="7"/>
+      <x:c r="E33" s="13"/>
     </x:row>
     <x:row r="34" spans="1:34">
-      <x:c r="A34" t="str">
-[...40 lines deleted...]
-      <x:c r="AH34" s="5"/>
+      <x:c r="A34" s="20"/>
+      <x:c r="B34" s="20"/>
+      <x:c r="C34" s="7"/>
+      <x:c r="D34" s="7"/>
+      <x:c r="E34" s="13"/>
     </x:row>
     <x:row r="35" spans="1:34">
-      <x:c r="A35" t="str">
-[...42 lines deleted...]
-      <x:c r="AH35" s="5"/>
+      <x:c r="A35" s="20"/>
+      <x:c r="B35" s="20"/>
+      <x:c r="C35" s="7"/>
+      <x:c r="D35" s="7"/>
+      <x:c r="E35" s="13"/>
     </x:row>
     <x:row r="36" spans="1:34">
-      <x:c r="A36" t="str">
-[...42 lines deleted...]
-      <x:c r="AH36" s="5"/>
+      <x:c r="A36" s="18"/>
+      <x:c r="B36" s="20"/>
+      <x:c r="C36" s="7"/>
+      <x:c r="D36" s="8"/>
+      <x:c r="E36" s="13"/>
     </x:row>
     <x:row r="37" spans="1:34">
-      <x:c r="A37" t="str">
-[...42 lines deleted...]
-      <x:c r="AH37" s="5"/>
+      <x:c r="A37" s="20"/>
+      <x:c r="B37" s="20"/>
+      <x:c r="C37" s="8"/>
+      <x:c r="D37" s="8"/>
+      <x:c r="E37" s="13"/>
     </x:row>
     <x:row r="38" spans="1:34">
-      <x:c r="A38" t="str">
-[...42 lines deleted...]
-      <x:c r="AH38" s="5"/>
+      <x:c r="A38" s="20"/>
+      <x:c r="B38" s="20"/>
+      <x:c r="C38" s="8"/>
+      <x:c r="D38" s="8"/>
+      <x:c r="E38" s="13"/>
+      <x:c r="F38" s="2"/>
+      <x:c r="G38" s="2"/>
+      <x:c r="H38" s="2"/>
+      <x:c r="I38" s="2"/>
+      <x:c r="J38" s="2"/>
+      <x:c r="K38" s="2"/>
+      <x:c r="L38" s="2"/>
+      <x:c r="M38" s="2"/>
+      <x:c r="N38" s="2"/>
+      <x:c r="O38" s="2"/>
+      <x:c r="P38" s="2"/>
+      <x:c r="Q38" s="4"/>
+      <x:c r="R38" s="4"/>
+      <x:c r="S38" s="4"/>
+      <x:c r="T38" s="2"/>
+      <x:c r="U38" s="4"/>
+      <x:c r="V38" s="4"/>
+      <x:c r="W38" s="4"/>
+      <x:c r="X38" s="4"/>
+      <x:c r="Y38" s="4"/>
+      <x:c r="Z38" s="4"/>
+      <x:c r="AA38" s="4"/>
+      <x:c r="AB38" s="2"/>
+      <x:c r="AC38" s="4"/>
+      <x:c r="AD38" s="4"/>
+      <x:c r="AE38" s="4"/>
+      <x:c r="AF38" s="5"/>
+      <x:c r="AG38" s="5"/>
+      <x:c r="AH38" s="4"/>
     </x:row>
     <x:row r="39" spans="1:34">
-      <x:c r="A39" t="str">
-[...11 lines deleted...]
-      </x:c>
+      <x:c r="A39" s="20"/>
+      <x:c r="B39" s="20"/>
+      <x:c r="C39" s="8"/>
+      <x:c r="D39" s="8"/>
+      <x:c r="E39" s="13"/>
+      <x:c r="F39" s="2"/>
+      <x:c r="G39" s="2"/>
+      <x:c r="H39" s="2"/>
+      <x:c r="I39" s="2"/>
+      <x:c r="J39" s="2"/>
+      <x:c r="K39" s="2"/>
+      <x:c r="L39" s="2"/>
+      <x:c r="M39" s="2"/>
+      <x:c r="N39" s="2"/>
+      <x:c r="O39" s="2"/>
+      <x:c r="P39" s="2"/>
+      <x:c r="Q39" s="4"/>
+      <x:c r="R39" s="4"/>
+      <x:c r="S39" s="4"/>
+      <x:c r="T39" s="2"/>
+      <x:c r="U39" s="4"/>
+      <x:c r="V39" s="4"/>
+      <x:c r="W39" s="4"/>
+      <x:c r="X39" s="4"/>
+      <x:c r="Y39" s="4"/>
+      <x:c r="Z39" s="4"/>
+      <x:c r="AA39" s="4"/>
+      <x:c r="AB39" s="2"/>
+      <x:c r="AC39" s="4"/>
+      <x:c r="AD39" s="4"/>
+      <x:c r="AE39" s="4"/>
+      <x:c r="AF39" s="5"/>
+      <x:c r="AG39" s="5"/>
+      <x:c r="AH39" s="4"/>
     </x:row>
     <x:row r="40" spans="1:34">
-      <x:c r="A40" t="str">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A40" s="20"/>
+      <x:c r="B40" s="20"/>
+      <x:c r="C40" s="8"/>
+      <x:c r="D40" s="8"/>
+      <x:c r="E40" s="13"/>
+      <x:c r="F40" s="2"/>
+      <x:c r="G40" s="2"/>
+      <x:c r="H40" s="2"/>
+      <x:c r="I40" s="2"/>
+      <x:c r="J40" s="2"/>
+      <x:c r="K40" s="2"/>
+      <x:c r="L40" s="2"/>
+      <x:c r="M40" s="2"/>
+      <x:c r="N40" s="2"/>
+      <x:c r="O40" s="2"/>
+      <x:c r="P40" s="2"/>
+      <x:c r="Q40" s="4"/>
+      <x:c r="R40" s="4"/>
+      <x:c r="S40" s="4"/>
+      <x:c r="T40" s="2"/>
+      <x:c r="U40" s="4"/>
+      <x:c r="V40" s="4"/>
+      <x:c r="W40" s="4"/>
+      <x:c r="X40" s="4"/>
+      <x:c r="Y40" s="4"/>
+      <x:c r="Z40" s="4"/>
+      <x:c r="AA40" s="4"/>
+      <x:c r="AB40" s="4"/>
+      <x:c r="AC40" s="4"/>
+      <x:c r="AD40" s="4"/>
+      <x:c r="AE40" s="4"/>
+      <x:c r="AF40" s="5"/>
+      <x:c r="AG40" s="5"/>
+      <x:c r="AH40" s="4"/>
     </x:row>
     <x:row r="41" spans="1:34">
-      <x:c r="A41" t="str">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A41" s="20"/>
+      <x:c r="B41" s="20"/>
+      <x:c r="C41" s="8"/>
+      <x:c r="D41" s="8"/>
+      <x:c r="E41" s="13"/>
+      <x:c r="F41" s="2"/>
+      <x:c r="G41" s="2"/>
+      <x:c r="H41" s="2"/>
+      <x:c r="I41" s="2"/>
+      <x:c r="J41" s="2"/>
+      <x:c r="K41" s="2"/>
+      <x:c r="L41" s="2"/>
+      <x:c r="M41" s="2"/>
+      <x:c r="N41" s="2"/>
+      <x:c r="O41" s="2"/>
+      <x:c r="P41" s="2"/>
+      <x:c r="Q41" s="4"/>
+      <x:c r="R41" s="4"/>
+      <x:c r="S41" s="4"/>
+      <x:c r="T41" s="2"/>
+      <x:c r="U41" s="4"/>
+      <x:c r="V41" s="4"/>
+      <x:c r="W41" s="4"/>
+      <x:c r="X41" s="4"/>
+      <x:c r="Y41" s="4"/>
+      <x:c r="Z41" s="4"/>
+      <x:c r="AA41" s="4"/>
+      <x:c r="AB41" s="2"/>
+      <x:c r="AC41" s="4"/>
+      <x:c r="AD41" s="4"/>
+      <x:c r="AE41" s="4"/>
+      <x:c r="AF41" s="5"/>
+      <x:c r="AG41" s="5"/>
+      <x:c r="AH41" s="4"/>
     </x:row>
     <x:row r="42" spans="1:34">
-      <x:c r="A42" t="str">
-[...11 lines deleted...]
-      </x:c>
+      <x:c r="A42" s="20"/>
+      <x:c r="B42" s="20"/>
+      <x:c r="C42" s="7"/>
+      <x:c r="D42" s="7"/>
+      <x:c r="E42" s="13"/>
+      <x:c r="F42" s="2"/>
+      <x:c r="G42" s="2"/>
+      <x:c r="H42" s="2"/>
+      <x:c r="I42" s="2"/>
+      <x:c r="J42" s="2"/>
+      <x:c r="K42" s="2"/>
+      <x:c r="L42" s="2"/>
+      <x:c r="M42" s="2"/>
+      <x:c r="N42" s="2"/>
+      <x:c r="O42" s="2"/>
+      <x:c r="P42" s="2"/>
+      <x:c r="Q42" s="4"/>
+      <x:c r="R42" s="4"/>
+      <x:c r="S42" s="4"/>
+      <x:c r="T42" s="2"/>
+      <x:c r="U42" s="4"/>
+      <x:c r="V42" s="4"/>
+      <x:c r="W42" s="4"/>
+      <x:c r="X42" s="4"/>
+      <x:c r="Y42" s="4"/>
+      <x:c r="Z42" s="4"/>
+      <x:c r="AA42" s="4"/>
+      <x:c r="AB42" s="2"/>
+      <x:c r="AC42" s="4"/>
+      <x:c r="AD42" s="4"/>
+      <x:c r="AE42" s="4"/>
+      <x:c r="AF42" s="5"/>
+      <x:c r="AG42" s="5"/>
+      <x:c r="AH42" s="4"/>
     </x:row>
     <x:row r="43" spans="1:34">
-      <x:c r="A43" t="str">
-[...128 lines deleted...]
-      <x:c r="E64" s="7"/>
+      <x:c r="A43" s="20"/>
+      <x:c r="B43" s="20"/>
+      <x:c r="C43" s="7"/>
+      <x:c r="D43" s="7"/>
+      <x:c r="E43" s="13"/>
+    </x:row>
+    <x:row r="54" spans="3:5">
+      <x:c r="C54" s="4"/>
+      <x:c r="D54" s="6"/>
+      <x:c r="E54" s="6"/>
+    </x:row>
+    <x:row r="55" spans="3:5">
+      <x:c r="C55" s="4"/>
+      <x:c r="D55" s="6"/>
+      <x:c r="E55" s="6"/>
+    </x:row>
+    <x:row r="56" spans="3:5">
+      <x:c r="C56" s="4"/>
+      <x:c r="D56" s="6"/>
+      <x:c r="E56" s="6"/>
+    </x:row>
+    <x:row r="57" spans="3:5">
+      <x:c r="C57" s="4"/>
+      <x:c r="D57" s="6"/>
+      <x:c r="E57" s="6"/>
+    </x:row>
+    <x:row r="58" spans="3:5">
+      <x:c r="C58" s="4"/>
+      <x:c r="D58" s="6"/>
+      <x:c r="E58" s="6"/>
+    </x:row>
+    <x:row r="59" spans="3:5">
+      <x:c r="C59" s="4"/>
+      <x:c r="D59" s="6"/>
+      <x:c r="E59" s="6"/>
+    </x:row>
+    <x:row r="60" spans="3:5">
+      <x:c r="C60" s="4"/>
+      <x:c r="D60" s="6"/>
+      <x:c r="E60" s="6"/>
+    </x:row>
+    <x:row r="61" spans="3:5">
+      <x:c r="C61" s="4"/>
+      <x:c r="D61" s="6"/>
+      <x:c r="E61" s="6"/>
+    </x:row>
+    <x:row r="62" spans="3:5">
+      <x:c r="C62" s="4"/>
+      <x:c r="D62" s="6"/>
+      <x:c r="E62" s="6"/>
+    </x:row>
+    <x:row r="63" spans="3:5">
+      <x:c r="C63" s="4"/>
+      <x:c r="D63" s="6"/>
+      <x:c r="E63" s="6"/>
+    </x:row>
+    <x:row r="64" spans="3:5">
+      <x:c r="C64" s="4"/>
+      <x:c r="D64" s="6"/>
+      <x:c r="E64" s="6"/>
     </x:row>
     <x:row r="65" spans="3:5">
-      <x:c r="C65" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E65" s="7"/>
+      <x:c r="C65" s="4"/>
+      <x:c r="D65" s="6"/>
+      <x:c r="E65" s="6"/>
     </x:row>
     <x:row r="66" spans="3:5">
-      <x:c r="C66" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E66" s="7"/>
+      <x:c r="C66" s="4"/>
+      <x:c r="D66" s="6"/>
+      <x:c r="E66" s="6"/>
     </x:row>
     <x:row r="67" spans="3:5">
-      <x:c r="C67" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E67" s="7"/>
+      <x:c r="C67" s="4"/>
+      <x:c r="D67" s="6"/>
+      <x:c r="E67" s="6"/>
     </x:row>
     <x:row r="68" spans="3:5">
-      <x:c r="C68" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E68" s="7"/>
+      <x:c r="C68" s="4"/>
+      <x:c r="D68" s="6"/>
+      <x:c r="E68" s="6"/>
     </x:row>
     <x:row r="69" spans="3:5">
-      <x:c r="C69" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E69" s="7"/>
+      <x:c r="C69" s="4"/>
+      <x:c r="D69" s="6"/>
+      <x:c r="E69" s="6"/>
     </x:row>
     <x:row r="70" spans="3:5">
-      <x:c r="C70" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E70" s="7"/>
+      <x:c r="C70" s="4"/>
+      <x:c r="D70" s="6"/>
+      <x:c r="E70" s="6"/>
     </x:row>
     <x:row r="71" spans="3:5">
-      <x:c r="C71" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E71" s="7"/>
+      <x:c r="C71" s="4"/>
+      <x:c r="D71" s="6"/>
+      <x:c r="E71" s="6"/>
     </x:row>
     <x:row r="72" spans="3:5">
-      <x:c r="C72" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E72" s="7"/>
+      <x:c r="C72" s="4"/>
+      <x:c r="D72" s="6"/>
+      <x:c r="E72" s="6"/>
     </x:row>
     <x:row r="73" spans="3:5">
-      <x:c r="C73" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E73" s="7"/>
+      <x:c r="C73" s="4"/>
+      <x:c r="D73" s="6"/>
+      <x:c r="E73" s="6"/>
     </x:row>
     <x:row r="74" spans="3:5">
-      <x:c r="C74" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E74" s="7"/>
+      <x:c r="C74" s="4"/>
+      <x:c r="D74" s="6"/>
+      <x:c r="E74" s="6"/>
     </x:row>
     <x:row r="75" spans="3:5">
-      <x:c r="C75" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E75" s="7"/>
+      <x:c r="C75" s="4"/>
+      <x:c r="D75" s="6"/>
+      <x:c r="E75" s="6"/>
     </x:row>
     <x:row r="76" spans="3:5">
-      <x:c r="C76" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E76" s="7"/>
+      <x:c r="C76" s="4"/>
+      <x:c r="D76" s="6"/>
+      <x:c r="E76" s="6"/>
     </x:row>
     <x:row r="77" spans="3:5">
-      <x:c r="C77" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E77" s="7"/>
+      <x:c r="C77" s="4"/>
+      <x:c r="D77" s="6"/>
+      <x:c r="E77" s="6"/>
     </x:row>
     <x:row r="78" spans="3:5">
-      <x:c r="C78" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E78" s="7"/>
+      <x:c r="C78" s="4"/>
+      <x:c r="D78" s="6"/>
+      <x:c r="E78" s="6"/>
     </x:row>
     <x:row r="79" spans="3:5">
-      <x:c r="C79" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E79" s="7"/>
+      <x:c r="C79" s="4"/>
+      <x:c r="D79" s="6"/>
+      <x:c r="E79" s="6"/>
     </x:row>
     <x:row r="80" spans="3:5">
-      <x:c r="C80" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E80" s="7"/>
+      <x:c r="C80" s="4"/>
+      <x:c r="D80" s="6"/>
+      <x:c r="E80" s="6"/>
     </x:row>
     <x:row r="81" spans="3:5">
-      <x:c r="C81" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E81" s="7"/>
+      <x:c r="C81" s="4"/>
+      <x:c r="D81" s="6"/>
+      <x:c r="E81" s="6"/>
     </x:row>
     <x:row r="82" spans="3:5">
-      <x:c r="C82" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E82" s="7"/>
+      <x:c r="C82" s="4"/>
+      <x:c r="D82" s="6"/>
+      <x:c r="E82" s="6"/>
     </x:row>
     <x:row r="83" spans="3:5">
-      <x:c r="C83" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E83" s="7"/>
+      <x:c r="C83" s="4"/>
+      <x:c r="D83" s="6"/>
+      <x:c r="E83" s="6"/>
     </x:row>
     <x:row r="84" spans="3:5">
-      <x:c r="C84" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E84" s="7"/>
+      <x:c r="C84" s="4"/>
+      <x:c r="D84" s="6"/>
+      <x:c r="E84" s="6"/>
     </x:row>
     <x:row r="85" spans="3:5">
-      <x:c r="C85" s="5"/>
-[...1 lines deleted...]
-      <x:c r="E85" s="7"/>
+      <x:c r="C85" s="4"/>
+      <x:c r="D85" s="6"/>
+      <x:c r="E85" s="6"/>
+    </x:row>
+    <x:row r="86" spans="3:5">
+      <x:c r="C86" s="4"/>
+      <x:c r="D86" s="6"/>
+      <x:c r="E86" s="6"/>
+    </x:row>
+    <x:row r="87" spans="3:5">
+      <x:c r="C87" s="4"/>
+      <x:c r="D87" s="6"/>
+      <x:c r="E87" s="6"/>
+    </x:row>
+    <x:row r="88" spans="3:5">
+      <x:c r="C88" s="4"/>
+      <x:c r="D88" s="6"/>
+      <x:c r="E88" s="6"/>
+    </x:row>
+    <x:row r="89" spans="3:5">
+      <x:c r="C89" s="4"/>
+      <x:c r="D89" s="6"/>
+      <x:c r="E89" s="6"/>
     </x:row>
   </x:sheetData>
   <x:phoneticPr fontId="0" type="noConversion"/>
-  <x:pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <x:pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
+  <x:pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <x:headerFooter alignWithMargins="0">
     <x:oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Nur für den internen Gebrauch - Internal</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <f:FireProperties xmlns:f="urn://firesys.de/fireProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAF69FA8-3D26-4CBB-BE92-E26770E8CC9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="urn://firesys.de/fireProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
@@ -2264,51 +2063,51 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>INPUT</vt:lpstr>
       <vt:lpstr>DE_download</vt:lpstr>
       <vt:lpstr>DE_display</vt:lpstr>
       <vt:lpstr>EN_download</vt:lpstr>
       <vt:lpstr>EN_display</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VERBUND</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <lastPrinted>2026-02-04T12:33:41.0000000Z</lastPrinted>
+  <lastPrinted>2016-01-26T09:20:13.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8d966005-d7ca-48e9-93b3-1b2e218dc777_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8d966005-d7ca-48e9-93b3-1b2e218dc777_SetDate">
     <vt:lpwstr>2024-11-12T13:45:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8d966005-d7ca-48e9-93b3-1b2e218dc777_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8d966005-d7ca-48e9-93b3-1b2e218dc777_Name">
     <vt:lpwstr>PoC_Files_Testgroup</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8d966005-d7ca-48e9-93b3-1b2e218dc777_SiteId">
     <vt:lpwstr>5f051d9d-1c64-4baf-b3e7-7e79225f69f3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8d966005-d7ca-48e9-93b3-1b2e218dc777_ActionId">
     <vt:lpwstr>ca236717-6638-4f0d-a2e4-92c6b5647ae8</vt:lpwstr>
   </property>