--- v1 (2026-06-14)
+++ v2 (2026-08-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <x:workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\IR\Weikl\Zwischenberichte\2026\Quartal 1 2026\05 Internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ikt4u-my.sharepoint.com/personal/stefan_erber_verbund_com/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43A1E11B-92E0-4B51-87AF-8D7A4F059FDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="24" documentId="8_{2F1ADEC9-6B95-45C2-B4DF-E18989347569}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8AE9CA34-AD6D-4066-BFA3-59330AEA3591}"/>
   <x:bookViews>
-    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data" sheetId="3" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Sy_nop" hidden="1">1</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029" calcOnSave="0" concurrentManualCount="12"/>
   <x:extLst>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="77">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>€</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Kennzahl</t>
   </si>
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>Marktkapitalisierung</t>
   </si>
   <si>
     <t>Bilanzsumme</t>
   </si>
   <si>
     <t>Cashflow aus operativer Tätigkeit</t>
   </si>
   <si>
@@ -259,57 +259,57 @@
   <si>
     <t>Grid: energy volume relevant for settlement</t>
   </si>
   <si>
     <t>Share price high</t>
   </si>
   <si>
     <t>Share price low</t>
   </si>
   <si>
     <t>ATX weighting</t>
   </si>
   <si>
     <t>Value of shares traded</t>
   </si>
   <si>
     <t>Shares traded per day</t>
   </si>
   <si>
     <t>Balance sheet total</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
-    <t>Q1/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>–</t>
   </si>
   <si>
-    <t>Q1/2026</t>
+    <t>Q1-2/2025</t>
+  </si>
+  <si>
+    <t>Q1-2/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -764,872 +764,872 @@
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0200-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:sheetPr codeName="Tabelle3">
     <x:tabColor theme="3" tint="0.59999389629810485"/>
   </x:sheetPr>
   <x:dimension ref="A1:AH89"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="E31" sqref="E31"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <x:cols>
     <x:col min="1" max="1" width="43" customWidth="1"/>
     <x:col min="3" max="3" width="17.7109375" style="1" customWidth="1"/>
     <x:col min="4" max="5" width="17.7109375" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:16">
       <x:c r="A1" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1" s="9" t="str">
-        <x:v>Q1/2025</x:v>
+        <x:v>Q1-2/2025</x:v>
       </x:c>
       <x:c r="D1" s="9" t="str">
-        <x:v>Q1/2026</x:v>
+        <x:v>Q1-2/2026</x:v>
       </x:c>
       <x:c r="E1" s="9" t="str">
         <x:v xml:space="preserve">Veränderung in % </x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:16">
       <x:c r="A2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="8">
-        <x:v>2295</x:v>
+        <x:v>4036.4220045100001</x:v>
       </x:c>
       <x:c r="D2" s="8">
-        <x:v>1938.5466614700001</x:v>
+        <x:v>3593.7933601099999</x:v>
       </x:c>
       <x:c r="E2" s="13">
-        <x:v>-15.5</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="G2" s="8"/>
       <x:c r="H2" s="8"/>
       <x:c r="I2" s="8"/>
       <x:c r="J2" s="8"/>
       <x:c r="K2" s="11"/>
       <x:c r="L2" s="15"/>
       <x:c r="M2" s="15"/>
       <x:c r="N2" s="15"/>
       <x:c r="O2" s="15"/>
       <x:c r="P2" s="15"/>
     </x:row>
     <x:row r="3" spans="1:16">
       <x:c r="A3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B3" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C3" s="8">
-        <x:v>723.9</x:v>
+        <x:v>1413.0151492999998</x:v>
       </x:c>
       <x:c r="D3" s="8">
-        <x:v>534.59286015000021</x:v>
+        <x:v>1061.4727757099995</x:v>
       </x:c>
       <x:c r="E3" s="13">
-        <x:v>-26.1</x:v>
+        <x:v>-24.9</x:v>
       </x:c>
       <x:c r="G3" s="8"/>
       <x:c r="H3" s="8"/>
       <x:c r="I3" s="8"/>
       <x:c r="J3" s="8"/>
       <x:c r="K3" s="11"/>
       <x:c r="L3" s="15"/>
       <x:c r="M3" s="15"/>
       <x:c r="N3" s="15"/>
       <x:c r="O3" s="15"/>
       <x:c r="P3" s="15"/>
     </x:row>
     <x:row r="4" spans="1:16">
       <x:c r="A4" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B4" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C4" s="8">
-        <x:v>723.9</x:v>
+        <x:v>1413.0151492999998</x:v>
       </x:c>
       <x:c r="D4" s="8">
-        <x:v>534.59286015000021</x:v>
+        <x:v>1061.4727757099995</x:v>
       </x:c>
       <x:c r="E4" s="13">
-        <x:v>-26.1</x:v>
+        <x:v>-24.9</x:v>
       </x:c>
       <x:c r="G4" s="8"/>
       <x:c r="H4" s="8"/>
       <x:c r="I4" s="8"/>
       <x:c r="J4" s="11"/>
       <x:c r="K4" s="11"/>
       <x:c r="L4" s="15"/>
       <x:c r="M4" s="15"/>
       <x:c r="N4" s="15"/>
       <x:c r="O4" s="15"/>
       <x:c r="P4" s="15"/>
     </x:row>
     <x:row r="5" spans="1:16">
       <x:c r="A5" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="8">
-        <x:v>575.1</x:v>
+        <x:v>1113.0847550799999</x:v>
       </x:c>
       <x:c r="D5" s="8">
-        <x:v>386.49714854000018</x:v>
+        <x:v>713.98599189999948</x:v>
       </x:c>
       <x:c r="E5" s="13">
-        <x:v>-32.799999999999997</x:v>
+        <x:v>-35.9</x:v>
       </x:c>
       <x:c r="G5" s="8"/>
       <x:c r="H5" s="8"/>
       <x:c r="I5" s="8"/>
       <x:c r="J5" s="8"/>
       <x:c r="K5" s="11"/>
       <x:c r="L5" s="15"/>
       <x:c r="M5" s="15"/>
       <x:c r="N5" s="15"/>
       <x:c r="O5" s="15"/>
       <x:c r="P5" s="15"/>
     </x:row>
     <x:row r="6" spans="1:16">
       <x:c r="A6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="8">
-        <x:v>396.7</x:v>
+        <x:v>802.69824174999985</x:v>
       </x:c>
       <x:c r="D6" s="8">
-        <x:v>269.84405074000017</x:v>
+        <x:v>518.14531221999948</x:v>
       </x:c>
       <x:c r="E6" s="13">
-        <x:v>-32</x:v>
+        <x:v>-35.4</x:v>
       </x:c>
       <x:c r="G6" s="8"/>
       <x:c r="H6" s="8"/>
       <x:c r="I6" s="8"/>
       <x:c r="J6" s="8"/>
       <x:c r="K6" s="11"/>
       <x:c r="L6" s="15"/>
       <x:c r="M6" s="15"/>
       <x:c r="N6" s="15"/>
       <x:c r="O6" s="15"/>
       <x:c r="P6" s="15"/>
     </x:row>
     <x:row r="7" spans="1:16">
       <x:c r="A7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="8">
-        <x:v>396.7</x:v>
+        <x:v>783.63556623384102</x:v>
       </x:c>
       <x:c r="D7" s="8">
-        <x:v>269.84405074000017</x:v>
+        <x:v>537.76819544188186</x:v>
       </x:c>
       <x:c r="E7" s="13">
-        <x:v>-32</x:v>
+        <x:v>-31.4</x:v>
       </x:c>
       <x:c r="G7" s="8"/>
       <x:c r="H7" s="8"/>
       <x:c r="I7" s="8"/>
       <x:c r="J7" s="8"/>
       <x:c r="K7" s="11"/>
       <x:c r="L7" s="15"/>
       <x:c r="M7" s="15"/>
       <x:c r="N7" s="15"/>
       <x:c r="O7" s="15"/>
       <x:c r="P7" s="15"/>
     </x:row>
     <x:row r="8" spans="1:16">
       <x:c r="A8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C8" s="7">
-        <x:v>1.1399999999999999</x:v>
+        <x:v>2.3104835909740697</x:v>
       </x:c>
       <x:c r="D8" s="7">
-        <x:v>0.77671809769694788</x:v>
+        <x:v>1.4914275120553984</x:v>
       </x:c>
       <x:c r="E8" s="13">
-        <x:v>-32</x:v>
+        <x:v>-35.4</x:v>
       </x:c>
       <x:c r="G8" s="8"/>
       <x:c r="H8" s="8"/>
       <x:c r="I8" s="8"/>
       <x:c r="J8" s="8"/>
       <x:c r="K8" s="11"/>
       <x:c r="L8" s="15"/>
       <x:c r="M8" s="15"/>
       <x:c r="N8" s="15"/>
       <x:c r="O8" s="15"/>
       <x:c r="P8" s="15"/>
     </x:row>
     <x:row r="9" spans="1:16">
       <x:c r="A9" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="8">
-        <x:v>25.1</x:v>
+        <x:v>27.576025347109915</x:v>
       </x:c>
       <x:c r="D9" s="8">
-        <x:v>19.937469456985852</x:v>
+        <x:v>19.867196590238724</x:v>
       </x:c>
       <x:c r="E9" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G9" s="8"/>
       <x:c r="H9" s="8"/>
       <x:c r="I9" s="8"/>
       <x:c r="J9" s="8"/>
       <x:c r="K9" s="11"/>
       <x:c r="L9" s="15"/>
       <x:c r="M9" s="15"/>
       <x:c r="N9" s="15"/>
       <x:c r="O9" s="15"/>
       <x:c r="P9" s="15"/>
     </x:row>
     <x:row r="10" spans="1:16">
       <x:c r="A10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="8">
-        <x:v>31.5</x:v>
+        <x:v>35.006625861250406</x:v>
       </x:c>
       <x:c r="D10" s="8">
-        <x:v>27.576992123811888</x:v>
+        <x:v>29.536277391238482</x:v>
       </x:c>
       <x:c r="E10" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G10" s="8"/>
       <x:c r="H10" s="8"/>
       <x:c r="I10" s="8"/>
       <x:c r="J10" s="8"/>
       <x:c r="K10" s="11"/>
       <x:c r="L10" s="15"/>
       <x:c r="M10" s="15"/>
       <x:c r="N10" s="15"/>
       <x:c r="O10" s="15"/>
       <x:c r="P10" s="15"/>
     </x:row>
     <x:row r="11" spans="1:16">
       <x:c r="A11" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="8">
-        <x:v>538.4</x:v>
+        <x:v>1338.37844081</x:v>
       </x:c>
       <x:c r="D11" s="8">
-        <x:v>453.5</x:v>
+        <x:v>875.19372681000004</x:v>
       </x:c>
       <x:c r="E11" s="13">
-        <x:v>-15.8</x:v>
+        <x:v>-34.6</x:v>
       </x:c>
       <x:c r="G11" s="8"/>
       <x:c r="H11" s="8"/>
       <x:c r="I11" s="8"/>
       <x:c r="J11" s="8"/>
       <x:c r="K11" s="11"/>
       <x:c r="L11" s="15"/>
       <x:c r="M11" s="15"/>
       <x:c r="N11" s="15"/>
       <x:c r="O11" s="15"/>
       <x:c r="P11" s="15"/>
     </x:row>
     <x:row r="12" spans="1:16">
       <x:c r="A12" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C12" s="8">
-        <x:v>152.30000000000001</x:v>
+        <x:v>417.13692436999997</x:v>
       </x:c>
       <x:c r="D12" s="8">
-        <x:v>261.8</x:v>
+        <x:v>560.32152853000002</x:v>
       </x:c>
       <x:c r="E12" s="13">
-        <x:v>71.900000000000006</x:v>
+        <x:v>34.299999999999997</x:v>
       </x:c>
       <x:c r="G12" s="8"/>
       <x:c r="H12" s="8"/>
       <x:c r="I12" s="8"/>
       <x:c r="J12" s="8"/>
       <x:c r="K12" s="11"/>
       <x:c r="L12" s="15"/>
       <x:c r="M12" s="15"/>
       <x:c r="N12" s="15"/>
       <x:c r="O12" s="15"/>
       <x:c r="P12" s="15"/>
     </x:row>
     <x:row r="13" spans="1:16">
       <x:c r="A13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="8">
-        <x:v>289.89999999999998</x:v>
+        <x:v>769.48846043999993</x:v>
       </x:c>
       <x:c r="D13" s="8">
-        <x:v>149.6</x:v>
+        <x:v>218.90701741999999</x:v>
       </x:c>
       <x:c r="E13" s="13">
-        <x:v>-48.4</x:v>
+        <x:v>-71.599999999999994</x:v>
       </x:c>
       <x:c r="G13" s="8"/>
       <x:c r="H13" s="8"/>
       <x:c r="I13" s="8"/>
       <x:c r="J13" s="8"/>
       <x:c r="K13" s="11"/>
       <x:c r="L13" s="15"/>
       <x:c r="M13" s="15"/>
       <x:c r="N13" s="15"/>
       <x:c r="O13" s="15"/>
       <x:c r="P13" s="15"/>
     </x:row>
     <x:row r="14" spans="1:16">
       <x:c r="A14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B14" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="8">
-        <x:v>289</x:v>
+        <x:v>-559.92742470000007</x:v>
       </x:c>
       <x:c r="D14" s="8">
-        <x:v>149.6</x:v>
-[...2 lines deleted...]
-        <x:v>-48.2</x:v>
+        <x:v>-1076.8124430400001</x:v>
+      </x:c>
+      <x:c r="E14" s="13" t="str">
+        <x:v>–</x:v>
       </x:c>
       <x:c r="G14" s="8"/>
       <x:c r="H14" s="8"/>
       <x:c r="I14" s="8"/>
       <x:c r="J14" s="8"/>
       <x:c r="K14" s="11"/>
       <x:c r="L14" s="15"/>
       <x:c r="M14" s="15"/>
       <x:c r="N14" s="15"/>
       <x:c r="O14" s="15"/>
       <x:c r="P14" s="15"/>
     </x:row>
     <x:row r="15" spans="1:16">
       <x:c r="A15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="8">
-        <x:v>4314.2</x:v>
+        <x:v>4351.8</x:v>
       </x:c>
       <x:c r="D15" s="8">
-        <x:v>4536</x:v>
+        <x:v>4536.8</x:v>
       </x:c>
       <x:c r="E15" s="13">
-        <x:v>5.0999999999999996</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="G15" s="8"/>
       <x:c r="H15" s="8"/>
       <x:c r="I15" s="8"/>
       <x:c r="J15" s="8"/>
       <x:c r="K15" s="11"/>
       <x:c r="L15" s="15"/>
       <x:c r="M15" s="15"/>
       <x:c r="N15" s="15"/>
       <x:c r="O15" s="15"/>
       <x:c r="P15" s="15"/>
     </x:row>
     <x:row r="16" spans="1:16">
       <x:c r="A16" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C16" s="8">
-        <x:v>15382.592194394965</x:v>
+        <x:v>29923.097019866131</x:v>
       </x:c>
       <x:c r="D16" s="8">
-        <x:v>14693.878264069004</x:v>
+        <x:v>28687.638628422865</x:v>
       </x:c>
       <x:c r="E16" s="13">
-        <x:v>-4.5</x:v>
+        <x:v>-4.0999999999999996</x:v>
       </x:c>
       <x:c r="G16" s="8"/>
       <x:c r="H16" s="8"/>
       <x:c r="I16" s="8"/>
       <x:c r="J16" s="8"/>
       <x:c r="K16" s="11"/>
       <x:c r="L16" s="15"/>
       <x:c r="M16" s="15"/>
       <x:c r="N16" s="15"/>
       <x:c r="O16" s="15"/>
       <x:c r="P16" s="15"/>
     </x:row>
     <x:row r="17" spans="1:16">
       <x:c r="A17" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C17" s="7">
-        <x:v>0.83</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D17" s="7">
-        <x:v>0.78</x:v>
+        <x:v>0.68</x:v>
       </x:c>
       <x:c r="E17" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G17" s="8"/>
       <x:c r="H17" s="8"/>
       <x:c r="I17" s="8"/>
       <x:c r="J17" s="8"/>
       <x:c r="K17" s="11"/>
       <x:c r="L17" s="15"/>
       <x:c r="M17" s="15"/>
       <x:c r="N17" s="15"/>
       <x:c r="O17" s="15"/>
       <x:c r="P17" s="15"/>
     </x:row>
     <x:row r="18" spans="1:16">
       <x:c r="A18" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C18" s="7">
-        <x:v>0.76</x:v>
+        <x:v>0.78</x:v>
       </x:c>
       <x:c r="D18" s="7">
-        <x:v>0.89</x:v>
+        <x:v>0.82</x:v>
       </x:c>
       <x:c r="E18" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G18" s="8"/>
       <x:c r="H18" s="8"/>
       <x:c r="I18" s="8"/>
       <x:c r="J18" s="8"/>
       <x:c r="K18" s="11"/>
       <x:c r="L18" s="15"/>
       <x:c r="M18" s="15"/>
       <x:c r="N18" s="15"/>
       <x:c r="O18" s="15"/>
       <x:c r="P18" s="15"/>
     </x:row>
     <x:row r="19" spans="1:16">
       <x:c r="A19" s="19" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B19" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C19" s="8">
-        <x:v>5880.0770000000002</x:v>
+        <x:v>10238.077000000001</x:v>
       </x:c>
       <x:c r="D19" s="8">
-        <x:v>6569.4939999999997</x:v>
+        <x:v>11266.62</x:v>
       </x:c>
       <x:c r="E19" s="13">
-        <x:v>11.7</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="G19" s="8"/>
       <x:c r="H19" s="8"/>
       <x:c r="I19" s="8"/>
       <x:c r="J19" s="8"/>
       <x:c r="K19" s="11"/>
       <x:c r="L19" s="15"/>
       <x:c r="M19" s="15"/>
       <x:c r="N19" s="15"/>
       <x:c r="O19" s="15"/>
       <x:c r="P19" s="15"/>
     </x:row>
     <x:row r="20" spans="1:16">
       <x:c r="A20" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C20" s="8">
         <x:v>74.5</x:v>
       </x:c>
       <x:c r="D20" s="8">
-        <x:v>67.900000000000006</x:v>
+        <x:v>68.2</x:v>
       </x:c>
       <x:c r="E20" s="13">
-        <x:v>-8.9</x:v>
+        <x:v>-8.5</x:v>
       </x:c>
       <x:c r="G20" s="8"/>
       <x:c r="H20" s="8"/>
       <x:c r="I20" s="8"/>
       <x:c r="J20" s="8"/>
       <x:c r="K20" s="11"/>
       <x:c r="L20" s="15"/>
       <x:c r="M20" s="15"/>
       <x:c r="N20" s="15"/>
       <x:c r="O20" s="15"/>
       <x:c r="P20" s="15"/>
     </x:row>
     <x:row r="21" spans="1:16">
       <x:c r="A21" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B21" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="8">
-        <x:v>65.400000000000006</x:v>
+        <x:v>61.55</x:v>
       </x:c>
       <x:c r="D21" s="8">
-        <x:v>57.6</x:v>
+        <x:v>54.75</x:v>
       </x:c>
       <x:c r="E21" s="13">
-        <x:v>-11.9</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="G21" s="8"/>
       <x:c r="H21" s="8"/>
       <x:c r="I21" s="8"/>
       <x:c r="J21" s="8"/>
       <x:c r="K21" s="11"/>
       <x:c r="L21" s="15"/>
       <x:c r="M21" s="15"/>
       <x:c r="N21" s="15"/>
       <x:c r="O21" s="15"/>
       <x:c r="P21" s="15"/>
     </x:row>
     <x:row r="22" spans="1:16">
       <x:c r="A22" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B22" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C22" s="8">
-        <x:v>65.45</x:v>
+        <x:v>65.150000000000006</x:v>
       </x:c>
       <x:c r="D22" s="8">
-        <x:v>65.650000000000006</x:v>
+        <x:v>55.6</x:v>
       </x:c>
       <x:c r="E22" s="13">
-        <x:v>0.3</x:v>
+        <x:v>-14.7</x:v>
       </x:c>
       <x:c r="G22" s="8"/>
       <x:c r="H22" s="8"/>
       <x:c r="I22" s="8"/>
       <x:c r="J22" s="8"/>
       <x:c r="K22" s="11"/>
       <x:c r="L22" s="15"/>
       <x:c r="M22" s="15"/>
       <x:c r="N22" s="15"/>
       <x:c r="O22" s="15"/>
       <x:c r="P22" s="15"/>
     </x:row>
     <x:row r="23" spans="1:16">
       <x:c r="A23" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B23" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="8">
-        <x:v>-6.5</x:v>
+        <x:v>-6.9285714285714173</x:v>
       </x:c>
       <x:c r="D23" s="8">
-        <x:v>5.8870967741935676</x:v>
+        <x:v>-10.322580645161283</x:v>
       </x:c>
       <x:c r="E23" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G23" s="8"/>
       <x:c r="H23" s="8"/>
       <x:c r="I23" s="8"/>
       <x:c r="J23" s="8"/>
       <x:c r="K23" s="11"/>
       <x:c r="L23" s="15"/>
       <x:c r="M23" s="15"/>
       <x:c r="N23" s="15"/>
       <x:c r="O23" s="15"/>
       <x:c r="P23" s="15"/>
     </x:row>
     <x:row r="24" spans="1:16">
       <x:c r="A24" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B24" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C24" s="8">
-        <x:v>22738.356648699999</x:v>
+        <x:v>22634.131942900003</x:v>
       </x:c>
       <x:c r="D24" s="8">
-        <x:v>22807.839785900003</x:v>
+        <x:v>19316.312141599999</x:v>
       </x:c>
       <x:c r="E24" s="13">
-        <x:v>0.3</x:v>
+        <x:v>-14.7</x:v>
       </x:c>
       <x:c r="G24" s="8"/>
       <x:c r="H24" s="8"/>
       <x:c r="I24" s="8"/>
       <x:c r="J24" s="8"/>
       <x:c r="K24" s="11"/>
       <x:c r="L24" s="15"/>
       <x:c r="M24" s="15"/>
       <x:c r="N24" s="15"/>
       <x:c r="O24" s="15"/>
       <x:c r="P24" s="15"/>
     </x:row>
     <x:row r="25" spans="1:16">
       <x:c r="A25" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B25" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C25" s="8">
-        <x:v>8.14</x:v>
+        <x:v>7.5831999999999997</x:v>
       </x:c>
       <x:c r="D25" s="8">
-        <x:v>6.5262000000000002</x:v>
+        <x:v>4.4000000000000004</x:v>
       </x:c>
       <x:c r="E25" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G25" s="8"/>
       <x:c r="H25" s="8"/>
       <x:c r="I25" s="8"/>
       <x:c r="J25" s="8"/>
       <x:c r="K25" s="11"/>
       <x:c r="L25" s="15"/>
       <x:c r="M25" s="15"/>
       <x:c r="N25" s="15"/>
       <x:c r="O25" s="15"/>
       <x:c r="P25" s="15"/>
     </x:row>
     <x:row r="26" spans="1:16">
       <x:c r="A26" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B26" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26" s="8">
-        <x:v>1190.2501295</x:v>
+        <x:v>2308.5667656000005</x:v>
       </x:c>
       <x:c r="D26" s="8">
-        <x:v>1492.2538964</x:v>
+        <x:v>2663.7535291000004</x:v>
       </x:c>
       <x:c r="E26" s="13">
-        <x:v>25.4</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="G26" s="7"/>
       <x:c r="H26" s="7"/>
       <x:c r="I26" s="7"/>
       <x:c r="J26" s="7"/>
       <x:c r="K26" s="16"/>
       <x:c r="L26" s="15"/>
       <x:c r="M26" s="15"/>
       <x:c r="N26" s="15"/>
       <x:c r="O26" s="15"/>
       <x:c r="P26" s="15"/>
     </x:row>
     <x:row r="27" spans="1:16">
       <x:c r="A27" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B27" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="8">
-        <x:v>266610.22222222225</x:v>
+        <x:v>269700.76799999998</x:v>
       </x:c>
       <x:c r="D27" s="8">
-        <x:v>377241.52380952379</x:v>
+        <x:v>345567.56800000003</x:v>
       </x:c>
       <x:c r="E27" s="13">
-        <x:v>41.5</x:v>
+        <x:v>28.1</x:v>
       </x:c>
       <x:c r="G27" s="8"/>
       <x:c r="H27" s="8"/>
       <x:c r="I27" s="8"/>
       <x:c r="J27" s="8"/>
       <x:c r="K27" s="11"/>
       <x:c r="L27" s="15"/>
       <x:c r="M27" s="15"/>
       <x:c r="N27" s="15"/>
       <x:c r="O27" s="15"/>
       <x:c r="P27" s="15"/>
     </x:row>
     <x:row r="28" spans="1:16">
       <x:c r="A28" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B28" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C28" s="8">
-        <x:v>19051.869243000001</x:v>
+        <x:v>17989.50066039</x:v>
       </x:c>
       <x:c r="D28" s="8">
-        <x:v>18613.756612189998</x:v>
+        <x:v>18704.802100580004</x:v>
       </x:c>
       <x:c r="E28" s="13">
-        <x:v>-2.2999999999999998</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G28" s="7"/>
       <x:c r="H28" s="7"/>
       <x:c r="I28" s="7"/>
       <x:c r="J28" s="7"/>
       <x:c r="K28" s="13"/>
       <x:c r="L28" s="15"/>
       <x:c r="M28" s="15"/>
       <x:c r="N28" s="15"/>
       <x:c r="O28" s="15"/>
       <x:c r="P28" s="15"/>
     </x:row>
     <x:row r="29" spans="1:16">
       <x:c r="A29" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B29" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C29" s="8">
-        <x:v>11547.47957908</x:v>
+        <x:v>10654.66203863</x:v>
       </x:c>
       <x:c r="D29" s="8">
-        <x:v>11510.09894577</x:v>
+        <x:v>10535.112286610001</x:v>
       </x:c>
       <x:c r="E29" s="13">
-        <x:v>-0.3</x:v>
+        <x:v>-1.1000000000000001</x:v>
       </x:c>
       <x:c r="G29" s="7"/>
       <x:c r="H29" s="7"/>
       <x:c r="I29" s="7"/>
       <x:c r="J29" s="7"/>
       <x:c r="K29" s="16"/>
       <x:c r="L29" s="15"/>
       <x:c r="M29" s="15"/>
       <x:c r="N29" s="15"/>
       <x:c r="O29" s="15"/>
       <x:c r="P29" s="15"/>
     </x:row>
     <x:row r="30" spans="1:16">
       <x:c r="A30" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B30" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="8">
-        <x:v>61.695570447749503</x:v>
+        <x:v>60.282471985214499</x:v>
       </x:c>
       <x:c r="D30" s="8">
-        <x:v>62</x:v>
+        <x:v>56.479543394355197</x:v>
       </x:c>
       <x:c r="E30" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G30" s="7"/>
       <x:c r="H30" s="7"/>
       <x:c r="I30" s="7"/>
       <x:c r="J30" s="7"/>
       <x:c r="K30" s="14"/>
       <x:c r="L30" s="15"/>
       <x:c r="M30" s="15"/>
       <x:c r="N30" s="15"/>
       <x:c r="O30" s="15"/>
       <x:c r="P30" s="15"/>
     </x:row>
     <x:row r="31" spans="1:16">
       <x:c r="A31" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C31" s="8">
-        <x:v>1691.5227745499999</x:v>
+        <x:v>2467.8713229999998</x:v>
       </x:c>
       <x:c r="D31" s="8">
-        <x:v>2638.6</x:v>
+        <x:v>3817.40177365</x:v>
       </x:c>
       <x:c r="E31" s="8">
-        <x:v>56</x:v>
+        <x:v>54.7</x:v>
       </x:c>
       <x:c r="G31" s="7"/>
       <x:c r="H31" s="7"/>
       <x:c r="I31" s="7"/>
       <x:c r="J31" s="7"/>
       <x:c r="K31" s="14"/>
       <x:c r="L31" s="15"/>
       <x:c r="M31" s="15"/>
       <x:c r="N31" s="15"/>
       <x:c r="O31" s="15"/>
       <x:c r="P31" s="15"/>
     </x:row>
     <x:row r="32" spans="1:16">
       <x:c r="A32" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B32" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="8">
-        <x:v>14.6484153790101</x:v>
+        <x:v>23.1623613593034</x:v>
       </x:c>
       <x:c r="D32" s="8">
-        <x:v>22.9</x:v>
+        <x:v>36.235036417237502</x:v>
       </x:c>
       <x:c r="E32" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G32" s="7"/>
       <x:c r="H32" s="7"/>
       <x:c r="I32" s="7"/>
       <x:c r="J32" s="7"/>
       <x:c r="K32" s="14"/>
       <x:c r="L32" s="15"/>
       <x:c r="M32" s="15"/>
       <x:c r="N32" s="15"/>
       <x:c r="O32" s="15"/>
       <x:c r="P32" s="15"/>
     </x:row>
     <x:row r="33" spans="1:34">
       <x:c r="A33" s="20"/>
       <x:c r="B33" s="20"/>
       <x:c r="C33" s="7"/>
       <x:c r="D33" s="7"/>
       <x:c r="E33" s="13"/>
     </x:row>
     <x:row r="34" spans="1:34">
       <x:c r="A34" s="20"/>
       <x:c r="B34" s="20"/>