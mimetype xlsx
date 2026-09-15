--- v0 (2026-05-31)
+++ v1 (2026-09-15)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <x:workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\IR\Weikl\Zwischenberichte\2026\Quartal 1 2026\05 Internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ikt4u-my.sharepoint.com/personal/stefan_erber_verbund_com/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43A1E11B-92E0-4B51-87AF-8D7A4F059FDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="24" documentId="8_{2F1ADEC9-6B95-45C2-B4DF-E18989347569}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8AE9CA34-AD6D-4066-BFA3-59330AEA3591}"/>
   <x:bookViews>
-    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data" sheetId="6" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Sy_nop" hidden="1">1</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029" calcOnSave="0" concurrentManualCount="12"/>
   <x:extLst>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="77">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>€</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Kennzahl</t>
   </si>
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>Marktkapitalisierung</t>
   </si>
   <si>
     <t>Bilanzsumme</t>
   </si>
   <si>
     <t>Cashflow aus operativer Tätigkeit</t>
   </si>
   <si>
@@ -259,57 +259,57 @@
   <si>
     <t>Grid: energy volume relevant for settlement</t>
   </si>
   <si>
     <t>Share price high</t>
   </si>
   <si>
     <t>Share price low</t>
   </si>
   <si>
     <t>ATX weighting</t>
   </si>
   <si>
     <t>Value of shares traded</t>
   </si>
   <si>
     <t>Shares traded per day</t>
   </si>
   <si>
     <t>Balance sheet total</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
-    <t>Q1/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>–</t>
   </si>
   <si>
-    <t>Q1/2026</t>
+    <t>Q1-2/2025</t>
+  </si>
+  <si>
+    <t>Q1-2/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -746,892 +746,892 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{B0DB70FC-37C6-4C6A-8E1E-69429E3673BC}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:sheetPr>
     <x:tabColor theme="3" tint="0.59999389629810485"/>
   </x:sheetPr>
   <x:dimension ref="A1:AH89"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
-      <x:selection activeCell="D26" sqref="D26"/>
+      <x:selection activeCell="D12" sqref="D12"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <x:cols>
     <x:col min="1" max="1" width="45.140625" customWidth="1"/>
     <x:col min="2" max="2" width="7.42578125" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20.5703125" style="1" customWidth="1"/>
     <x:col min="4" max="5" width="20.5703125" customWidth="1"/>
     <x:col min="7" max="7" width="14.5703125" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:16">
       <x:c r="A1" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C1" s="9" t="str">
-        <x:v>Q1/2025</x:v>
+        <x:v>Q1-2/2025</x:v>
       </x:c>
       <x:c r="D1" s="9" t="str">
-        <x:v>Q1/2026</x:v>
+        <x:v>Q1-2/2026</x:v>
       </x:c>
       <x:c r="E1" s="9" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:16">
       <x:c r="A2" s="19" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C2" s="8">
-        <x:v>2295</x:v>
+        <x:v>4036.4220045100001</x:v>
       </x:c>
       <x:c r="D2" s="8">
-        <x:v>1938.5466614700001</x:v>
+        <x:v>3593.7933601099999</x:v>
       </x:c>
       <x:c r="E2" s="13">
-        <x:v>-15.5</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="G2" s="8"/>
       <x:c r="H2" s="8"/>
       <x:c r="I2" s="8"/>
       <x:c r="J2" s="8"/>
       <x:c r="K2" s="11"/>
       <x:c r="L2" s="15"/>
       <x:c r="M2" s="15"/>
       <x:c r="N2" s="15"/>
       <x:c r="O2" s="15"/>
       <x:c r="P2" s="15"/>
     </x:row>
     <x:row r="3" spans="1:16">
       <x:c r="A3" s="19" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C3" s="8">
-        <x:v>723.9</x:v>
+        <x:v>1413.0151492999998</x:v>
       </x:c>
       <x:c r="D3" s="8">
-        <x:v>534.59286015000021</x:v>
+        <x:v>1061.4727757099995</x:v>
       </x:c>
       <x:c r="E3" s="13">
-        <x:v>-26.1</x:v>
+        <x:v>-24.9</x:v>
       </x:c>
       <x:c r="G3" s="8"/>
       <x:c r="H3" s="8"/>
       <x:c r="I3" s="8"/>
       <x:c r="J3" s="8"/>
       <x:c r="K3" s="11"/>
       <x:c r="L3" s="15"/>
       <x:c r="M3" s="15"/>
       <x:c r="N3" s="15"/>
       <x:c r="O3" s="15"/>
       <x:c r="P3" s="15"/>
     </x:row>
     <x:row r="4" spans="1:16">
       <x:c r="A4" s="19" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C4" s="8">
-        <x:v>723.9</x:v>
+        <x:v>1413.0151492999998</x:v>
       </x:c>
       <x:c r="D4" s="8">
-        <x:v>534.59286015000021</x:v>
+        <x:v>1061.4727757099995</x:v>
       </x:c>
       <x:c r="E4" s="13">
-        <x:v>-26.1</x:v>
+        <x:v>-24.9</x:v>
       </x:c>
       <x:c r="G4" s="8"/>
       <x:c r="H4" s="8"/>
       <x:c r="I4" s="8"/>
       <x:c r="J4" s="11"/>
       <x:c r="K4" s="11"/>
       <x:c r="L4" s="15"/>
       <x:c r="M4" s="15"/>
       <x:c r="N4" s="15"/>
       <x:c r="O4" s="15"/>
       <x:c r="P4" s="15"/>
     </x:row>
     <x:row r="5" spans="1:16">
       <x:c r="A5" s="19" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B5" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C5" s="8">
-        <x:v>575.1</x:v>
+        <x:v>1113.0847550799999</x:v>
       </x:c>
       <x:c r="D5" s="8">
-        <x:v>386.49714854000018</x:v>
+        <x:v>713.98599189999948</x:v>
       </x:c>
       <x:c r="E5" s="13">
-        <x:v>-32.799999999999997</x:v>
+        <x:v>-35.9</x:v>
       </x:c>
       <x:c r="G5" s="8"/>
       <x:c r="H5" s="8"/>
       <x:c r="I5" s="8"/>
       <x:c r="J5" s="8"/>
       <x:c r="K5" s="11"/>
       <x:c r="L5" s="15"/>
       <x:c r="M5" s="15"/>
       <x:c r="N5" s="15"/>
       <x:c r="O5" s="15"/>
       <x:c r="P5" s="15"/>
     </x:row>
     <x:row r="6" spans="1:16">
       <x:c r="A6" s="19" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B6" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="8">
-        <x:v>396.7</x:v>
+        <x:v>802.69824174999985</x:v>
       </x:c>
       <x:c r="D6" s="8">
-        <x:v>269.84405074000017</x:v>
+        <x:v>518.14531221999948</x:v>
       </x:c>
       <x:c r="E6" s="13">
-        <x:v>-32</x:v>
+        <x:v>-35.4</x:v>
       </x:c>
       <x:c r="G6" s="8"/>
       <x:c r="H6" s="8"/>
       <x:c r="I6" s="8"/>
       <x:c r="J6" s="8"/>
       <x:c r="K6" s="11"/>
       <x:c r="L6" s="15"/>
       <x:c r="M6" s="15"/>
       <x:c r="N6" s="15"/>
       <x:c r="O6" s="15"/>
       <x:c r="P6" s="15"/>
     </x:row>
     <x:row r="7" spans="1:16">
       <x:c r="A7" s="19" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C7" s="8">
-        <x:v>396.7</x:v>
+        <x:v>783.63556623384102</x:v>
       </x:c>
       <x:c r="D7" s="8">
-        <x:v>269.84405074000017</x:v>
+        <x:v>537.76819544188186</x:v>
       </x:c>
       <x:c r="E7" s="13">
-        <x:v>-32</x:v>
+        <x:v>-31.4</x:v>
       </x:c>
       <x:c r="G7" s="8"/>
       <x:c r="H7" s="8"/>
       <x:c r="I7" s="8"/>
       <x:c r="J7" s="8"/>
       <x:c r="K7" s="11"/>
       <x:c r="L7" s="15"/>
       <x:c r="M7" s="15"/>
       <x:c r="N7" s="15"/>
       <x:c r="O7" s="15"/>
       <x:c r="P7" s="15"/>
     </x:row>
     <x:row r="8" spans="1:16">
       <x:c r="A8" s="19" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B8" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C8" s="7">
-        <x:v>1.1399999999999999</x:v>
+        <x:v>2.3104835909740697</x:v>
       </x:c>
       <x:c r="D8" s="7">
-        <x:v>0.77671809769694788</x:v>
+        <x:v>1.4914275120553984</x:v>
       </x:c>
       <x:c r="E8" s="13">
-        <x:v>-32</x:v>
+        <x:v>-35.4</x:v>
       </x:c>
       <x:c r="G8" s="8"/>
       <x:c r="H8" s="8"/>
       <x:c r="I8" s="8"/>
       <x:c r="J8" s="8"/>
       <x:c r="K8" s="11"/>
       <x:c r="L8" s="15"/>
       <x:c r="M8" s="15"/>
       <x:c r="N8" s="15"/>
       <x:c r="O8" s="15"/>
       <x:c r="P8" s="15"/>
     </x:row>
     <x:row r="9" spans="1:16">
       <x:c r="A9" s="19" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="8">
-        <x:v>25.1</x:v>
+        <x:v>27.576025347109915</x:v>
       </x:c>
       <x:c r="D9" s="8">
-        <x:v>19.937469456985852</x:v>
+        <x:v>19.867196590238724</x:v>
       </x:c>
       <x:c r="E9" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G9" s="8"/>
       <x:c r="H9" s="8"/>
       <x:c r="I9" s="8"/>
       <x:c r="J9" s="8"/>
       <x:c r="K9" s="11"/>
       <x:c r="L9" s="15"/>
       <x:c r="M9" s="15"/>
       <x:c r="N9" s="15"/>
       <x:c r="O9" s="15"/>
       <x:c r="P9" s="15"/>
     </x:row>
     <x:row r="10" spans="1:16">
       <x:c r="A10" s="19" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="8">
-        <x:v>31.5</x:v>
+        <x:v>35.006625861250406</x:v>
       </x:c>
       <x:c r="D10" s="8">
-        <x:v>27.576992123811888</x:v>
+        <x:v>29.536277391238482</x:v>
       </x:c>
       <x:c r="E10" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G10" s="8"/>
       <x:c r="H10" s="8"/>
       <x:c r="I10" s="8"/>
       <x:c r="J10" s="8"/>
       <x:c r="K10" s="11"/>
       <x:c r="L10" s="15"/>
       <x:c r="M10" s="15"/>
       <x:c r="N10" s="15"/>
       <x:c r="O10" s="15"/>
       <x:c r="P10" s="15"/>
     </x:row>
     <x:row r="11" spans="1:16">
       <x:c r="A11" s="19" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C11" s="8">
-        <x:v>538.4</x:v>
+        <x:v>1338.37844081</x:v>
       </x:c>
       <x:c r="D11" s="8">
-        <x:v>453.5</x:v>
+        <x:v>875.19372681000004</x:v>
       </x:c>
       <x:c r="E11" s="13">
-        <x:v>-15.8</x:v>
+        <x:v>-34.6</x:v>
       </x:c>
       <x:c r="G11" s="8"/>
       <x:c r="H11" s="8"/>
       <x:c r="I11" s="8"/>
       <x:c r="J11" s="8"/>
       <x:c r="K11" s="11"/>
       <x:c r="L11" s="15"/>
       <x:c r="M11" s="15"/>
       <x:c r="N11" s="15"/>
       <x:c r="O11" s="15"/>
       <x:c r="P11" s="15"/>
     </x:row>
     <x:row r="12" spans="1:16">
       <x:c r="A12" s="19" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B12" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C12" s="8">
-        <x:v>152.30000000000001</x:v>
+        <x:v>417.13692436999997</x:v>
       </x:c>
       <x:c r="D12" s="8">
-        <x:v>261.8</x:v>
+        <x:v>560.32152853000002</x:v>
       </x:c>
       <x:c r="E12" s="13">
-        <x:v>71.900000000000006</x:v>
+        <x:v>34.299999999999997</x:v>
       </x:c>
       <x:c r="G12" s="8"/>
       <x:c r="H12" s="8"/>
       <x:c r="I12" s="8"/>
       <x:c r="J12" s="8"/>
       <x:c r="K12" s="11"/>
       <x:c r="L12" s="15"/>
       <x:c r="M12" s="15"/>
       <x:c r="N12" s="15"/>
       <x:c r="O12" s="15"/>
       <x:c r="P12" s="15"/>
     </x:row>
     <x:row r="13" spans="1:16">
       <x:c r="A13" s="19" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B13" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C13" s="8">
-        <x:v>289.89999999999998</x:v>
+        <x:v>769.48846043999993</x:v>
       </x:c>
       <x:c r="D13" s="8">
-        <x:v>149.6</x:v>
+        <x:v>218.90701741999999</x:v>
       </x:c>
       <x:c r="E13" s="13">
-        <x:v>-48.4</x:v>
+        <x:v>-71.599999999999994</x:v>
       </x:c>
       <x:c r="G13" s="8"/>
       <x:c r="H13" s="8"/>
       <x:c r="I13" s="8"/>
       <x:c r="J13" s="8"/>
       <x:c r="K13" s="11"/>
       <x:c r="L13" s="15"/>
       <x:c r="M13" s="15"/>
       <x:c r="N13" s="15"/>
       <x:c r="O13" s="15"/>
       <x:c r="P13" s="15"/>
     </x:row>
     <x:row r="14" spans="1:16">
       <x:c r="A14" s="19" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="8">
-        <x:v>289</x:v>
+        <x:v>-559.92742470000007</x:v>
       </x:c>
       <x:c r="D14" s="8">
-        <x:v>149.6</x:v>
-[...2 lines deleted...]
-        <x:v>-48.2</x:v>
+        <x:v>-1076.8124430400001</x:v>
+      </x:c>
+      <x:c r="E14" s="13" t="str">
+        <x:v>–</x:v>
       </x:c>
       <x:c r="G14" s="8"/>
       <x:c r="H14" s="8"/>
       <x:c r="I14" s="8"/>
       <x:c r="J14" s="8"/>
       <x:c r="K14" s="11"/>
       <x:c r="L14" s="15"/>
       <x:c r="M14" s="15"/>
       <x:c r="N14" s="15"/>
       <x:c r="O14" s="15"/>
       <x:c r="P14" s="15"/>
     </x:row>
     <x:row r="15" spans="1:16">
       <x:c r="A15" s="19" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C15" s="8">
-        <x:v>4314.2</x:v>
+        <x:v>4351.8</x:v>
       </x:c>
       <x:c r="D15" s="8">
-        <x:v>4536</x:v>
+        <x:v>4536.8</x:v>
       </x:c>
       <x:c r="E15" s="13">
-        <x:v>5.0999999999999996</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="G15" s="8"/>
       <x:c r="H15" s="8"/>
       <x:c r="I15" s="8"/>
       <x:c r="J15" s="8"/>
       <x:c r="K15" s="11"/>
       <x:c r="L15" s="15"/>
       <x:c r="M15" s="15"/>
       <x:c r="N15" s="15"/>
       <x:c r="O15" s="15"/>
       <x:c r="P15" s="15"/>
     </x:row>
     <x:row r="16" spans="1:16">
       <x:c r="A16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C16" s="8">
-        <x:v>15382.592194394965</x:v>
+        <x:v>29923.097019866131</x:v>
       </x:c>
       <x:c r="D16" s="8">
-        <x:v>14693.878264069004</x:v>
+        <x:v>28687.638628422865</x:v>
       </x:c>
       <x:c r="E16" s="13">
-        <x:v>-4.5</x:v>
+        <x:v>-4.0999999999999996</x:v>
       </x:c>
       <x:c r="G16" s="8"/>
       <x:c r="H16" s="8"/>
       <x:c r="I16" s="8"/>
       <x:c r="J16" s="8"/>
       <x:c r="K16" s="11"/>
       <x:c r="L16" s="15"/>
       <x:c r="M16" s="15"/>
       <x:c r="N16" s="15"/>
       <x:c r="O16" s="15"/>
       <x:c r="P16" s="15"/>
     </x:row>
     <x:row r="17" spans="1:16">
       <x:c r="A17" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C17" s="7">
-        <x:v>0.83</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D17" s="7">
-        <x:v>0.78</x:v>
+        <x:v>0.68</x:v>
       </x:c>
       <x:c r="E17" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G17" s="8"/>
       <x:c r="H17" s="8"/>
       <x:c r="I17" s="8"/>
       <x:c r="J17" s="8"/>
       <x:c r="K17" s="11"/>
       <x:c r="L17" s="15"/>
       <x:c r="M17" s="15"/>
       <x:c r="N17" s="15"/>
       <x:c r="O17" s="15"/>
       <x:c r="P17" s="15"/>
     </x:row>
     <x:row r="18" spans="1:16">
       <x:c r="A18" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C18" s="7">
-        <x:v>0.76</x:v>
+        <x:v>0.78</x:v>
       </x:c>
       <x:c r="D18" s="7">
-        <x:v>0.89</x:v>
+        <x:v>0.82</x:v>
       </x:c>
       <x:c r="E18" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G18" s="8"/>
       <x:c r="H18" s="8"/>
       <x:c r="I18" s="8"/>
       <x:c r="J18" s="8"/>
       <x:c r="K18" s="11"/>
       <x:c r="L18" s="15"/>
       <x:c r="M18" s="15"/>
       <x:c r="N18" s="15"/>
       <x:c r="O18" s="15"/>
       <x:c r="P18" s="15"/>
     </x:row>
     <x:row r="19" spans="1:16">
       <x:c r="A19" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B19" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C19" s="8">
-        <x:v>5880.0770000000002</x:v>
+        <x:v>10238.077000000001</x:v>
       </x:c>
       <x:c r="D19" s="8">
-        <x:v>6569.4939999999997</x:v>
+        <x:v>11266.62</x:v>
       </x:c>
       <x:c r="E19" s="13">
-        <x:v>11.7</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="G19" s="8"/>
       <x:c r="H19" s="8"/>
       <x:c r="I19" s="8"/>
       <x:c r="J19" s="8"/>
       <x:c r="K19" s="11"/>
       <x:c r="L19" s="15"/>
       <x:c r="M19" s="15"/>
       <x:c r="N19" s="15"/>
       <x:c r="O19" s="15"/>
       <x:c r="P19" s="15"/>
     </x:row>
     <x:row r="20" spans="1:16">
       <x:c r="A20" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B20" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C20" s="8">
         <x:v>74.5</x:v>
       </x:c>
       <x:c r="D20" s="8">
-        <x:v>67.900000000000006</x:v>
+        <x:v>68.2</x:v>
       </x:c>
       <x:c r="E20" s="13">
-        <x:v>-8.9</x:v>
+        <x:v>-8.5</x:v>
       </x:c>
       <x:c r="G20" s="8"/>
       <x:c r="H20" s="8"/>
       <x:c r="I20" s="8"/>
       <x:c r="J20" s="8"/>
       <x:c r="K20" s="11"/>
       <x:c r="L20" s="15"/>
       <x:c r="M20" s="15"/>
       <x:c r="N20" s="15"/>
       <x:c r="O20" s="15"/>
       <x:c r="P20" s="15"/>
     </x:row>
     <x:row r="21" spans="1:16">
       <x:c r="A21" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B21" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="8">
-        <x:v>65.400000000000006</x:v>
+        <x:v>61.55</x:v>
       </x:c>
       <x:c r="D21" s="8">
-        <x:v>57.6</x:v>
+        <x:v>54.75</x:v>
       </x:c>
       <x:c r="E21" s="13">
-        <x:v>-11.9</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="G21" s="8"/>
       <x:c r="H21" s="8"/>
       <x:c r="I21" s="8"/>
       <x:c r="J21" s="8"/>
       <x:c r="K21" s="11"/>
       <x:c r="L21" s="15"/>
       <x:c r="M21" s="15"/>
       <x:c r="N21" s="15"/>
       <x:c r="O21" s="15"/>
       <x:c r="P21" s="15"/>
     </x:row>
     <x:row r="22" spans="1:16">
       <x:c r="A22" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B22" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C22" s="8">
-        <x:v>65.45</x:v>
+        <x:v>65.150000000000006</x:v>
       </x:c>
       <x:c r="D22" s="8">
-        <x:v>65.650000000000006</x:v>
+        <x:v>55.6</x:v>
       </x:c>
       <x:c r="E22" s="13">
-        <x:v>0.3</x:v>
+        <x:v>-14.7</x:v>
       </x:c>
       <x:c r="G22" s="8"/>
       <x:c r="H22" s="8"/>
       <x:c r="I22" s="8"/>
       <x:c r="J22" s="8"/>
       <x:c r="K22" s="11"/>
       <x:c r="L22" s="15"/>
       <x:c r="M22" s="15"/>
       <x:c r="N22" s="15"/>
       <x:c r="O22" s="15"/>
       <x:c r="P22" s="15"/>
     </x:row>
     <x:row r="23" spans="1:16">
       <x:c r="A23" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B23" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="8">
-        <x:v>-6.5</x:v>
+        <x:v>-6.9285714285714173</x:v>
       </x:c>
       <x:c r="D23" s="8">
-        <x:v>5.8870967741935676</x:v>
+        <x:v>-10.322580645161283</x:v>
       </x:c>
       <x:c r="E23" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G23" s="8"/>
       <x:c r="H23" s="8"/>
       <x:c r="I23" s="8"/>
       <x:c r="J23" s="8"/>
       <x:c r="K23" s="11"/>
       <x:c r="L23" s="15"/>
       <x:c r="M23" s="15"/>
       <x:c r="N23" s="15"/>
       <x:c r="O23" s="15"/>
       <x:c r="P23" s="15"/>
     </x:row>
     <x:row r="24" spans="1:16">
       <x:c r="A24" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B24" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C24" s="8">
-        <x:v>22738.356648699999</x:v>
+        <x:v>22634.131942900003</x:v>
       </x:c>
       <x:c r="D24" s="8">
-        <x:v>22807.839785900003</x:v>
+        <x:v>19316.312141599999</x:v>
       </x:c>
       <x:c r="E24" s="13">
-        <x:v>0.3</x:v>
+        <x:v>-14.7</x:v>
       </x:c>
       <x:c r="G24" s="8"/>
       <x:c r="H24" s="8"/>
       <x:c r="I24" s="8"/>
       <x:c r="J24" s="8"/>
       <x:c r="K24" s="11"/>
       <x:c r="L24" s="15"/>
       <x:c r="M24" s="15"/>
       <x:c r="N24" s="15"/>
       <x:c r="O24" s="15"/>
       <x:c r="P24" s="15"/>
     </x:row>
     <x:row r="25" spans="1:16">
       <x:c r="A25" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B25" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C25" s="8">
-        <x:v>8.14</x:v>
+        <x:v>7.5831999999999997</x:v>
       </x:c>
       <x:c r="D25" s="8">
-        <x:v>6.5262000000000002</x:v>
+        <x:v>4.4000000000000004</x:v>
       </x:c>
       <x:c r="E25" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G25" s="7"/>
       <x:c r="H25" s="7"/>
       <x:c r="I25" s="7"/>
       <x:c r="J25" s="7"/>
       <x:c r="K25" s="16"/>
       <x:c r="L25" s="15"/>
       <x:c r="M25" s="15"/>
       <x:c r="N25" s="15"/>
       <x:c r="O25" s="15"/>
       <x:c r="P25" s="15"/>
     </x:row>
     <x:row r="26" spans="1:16">
       <x:c r="A26" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C26" s="8">
-        <x:v>1190.2501295</x:v>
+        <x:v>2308.5667656000005</x:v>
       </x:c>
       <x:c r="D26" s="8">
-        <x:v>1492.2538964</x:v>
+        <x:v>2663.7535291000004</x:v>
       </x:c>
       <x:c r="E26" s="13">
-        <x:v>25.4</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="G26" s="8"/>
       <x:c r="H26" s="8"/>
       <x:c r="I26" s="8"/>
       <x:c r="J26" s="8"/>
       <x:c r="K26" s="11"/>
       <x:c r="L26" s="15"/>
       <x:c r="M26" s="15"/>
       <x:c r="N26" s="15"/>
       <x:c r="O26" s="15"/>
       <x:c r="P26" s="15"/>
     </x:row>
     <x:row r="27" spans="1:16">
       <x:c r="A27" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B27" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C27" s="8">
-        <x:v>266610.22222222225</x:v>
+        <x:v>269700.76799999998</x:v>
       </x:c>
       <x:c r="D27" s="8">
-        <x:v>377241.52380952379</x:v>
+        <x:v>345567.56800000003</x:v>
       </x:c>
       <x:c r="E27" s="13">
-        <x:v>41.5</x:v>
+        <x:v>28.1</x:v>
       </x:c>
       <x:c r="G27" s="7"/>
       <x:c r="H27" s="7"/>
       <x:c r="I27" s="7"/>
       <x:c r="J27" s="7"/>
       <x:c r="K27" s="13"/>
       <x:c r="L27" s="15"/>
       <x:c r="M27" s="15"/>
       <x:c r="N27" s="15"/>
       <x:c r="O27" s="15"/>
       <x:c r="P27" s="15"/>
     </x:row>
     <x:row r="28" spans="1:16">
       <x:c r="A28" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B28" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C28" s="8">
-        <x:v>19051.869243000001</x:v>
+        <x:v>17989.50066039</x:v>
       </x:c>
       <x:c r="D28" s="8">
-        <x:v>18613.756612189998</x:v>
+        <x:v>18704.802100580004</x:v>
       </x:c>
       <x:c r="E28" s="13">
-        <x:v>-2.2999999999999998</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G28" s="7"/>
       <x:c r="H28" s="7"/>
       <x:c r="I28" s="7"/>
       <x:c r="J28" s="7"/>
       <x:c r="K28" s="16"/>
       <x:c r="L28" s="15"/>
       <x:c r="M28" s="15"/>
       <x:c r="N28" s="15"/>
       <x:c r="O28" s="15"/>
       <x:c r="P28" s="15"/>
     </x:row>
     <x:row r="29" spans="1:16">
       <x:c r="A29" s="19" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C29" s="7">
-        <x:v>11547.47957908</x:v>
+        <x:v>10654.66203863</x:v>
       </x:c>
       <x:c r="D29" s="7">
-        <x:v>11510.09894577</x:v>
+        <x:v>10535.112286610001</x:v>
       </x:c>
       <x:c r="E29" s="13">
-        <x:v>-0.3</x:v>
+        <x:v>-1.1000000000000001</x:v>
       </x:c>
       <x:c r="G29" s="7"/>
       <x:c r="H29" s="7"/>
       <x:c r="I29" s="7"/>
       <x:c r="J29" s="7"/>
       <x:c r="K29" s="14"/>
       <x:c r="L29" s="15"/>
       <x:c r="M29" s="15"/>
       <x:c r="N29" s="15"/>
       <x:c r="O29" s="15"/>
       <x:c r="P29" s="15"/>
     </x:row>
     <x:row r="30" spans="1:16">
       <x:c r="A30" s="19" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B30" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="8">
-        <x:v>61.695570447749503</x:v>
+        <x:v>60.282471985214499</x:v>
       </x:c>
       <x:c r="D30" s="8">
-        <x:v>62</x:v>
+        <x:v>56.479543394355197</x:v>
       </x:c>
       <x:c r="E30" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G30" s="7"/>
       <x:c r="H30" s="7"/>
       <x:c r="I30" s="7"/>
       <x:c r="J30" s="7"/>
       <x:c r="K30" s="14"/>
       <x:c r="L30" s="15"/>
       <x:c r="M30" s="15"/>
       <x:c r="N30" s="15"/>
       <x:c r="O30" s="15"/>
       <x:c r="P30" s="15"/>
     </x:row>
     <x:row r="31" spans="1:16">
       <x:c r="A31" s="19" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C31" s="8">
-        <x:v>1691.5227745499999</x:v>
+        <x:v>2467.8713229999998</x:v>
       </x:c>
       <x:c r="D31" s="8">
-        <x:v>2638.6</x:v>
+        <x:v>3817.40177365</x:v>
       </x:c>
       <x:c r="E31" s="13">
-        <x:v>56</x:v>
+        <x:v>54.7</x:v>
       </x:c>
       <x:c r="G31" s="7"/>
       <x:c r="H31" s="7"/>
       <x:c r="I31" s="7"/>
       <x:c r="J31" s="7"/>
       <x:c r="K31" s="14"/>
       <x:c r="L31" s="15"/>
       <x:c r="M31" s="15"/>
       <x:c r="N31" s="15"/>
       <x:c r="O31" s="15"/>
       <x:c r="P31" s="15"/>
     </x:row>
     <x:row r="32" spans="1:16">
       <x:c r="A32" s="19" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="8">
-        <x:v>14.6484153790101</x:v>
+        <x:v>23.1623613593034</x:v>
       </x:c>
       <x:c r="D32" s="8">
-        <x:v>22.9</x:v>
+        <x:v>36.235036417237502</x:v>
       </x:c>
       <x:c r="E32" s="13" t="str">
         <x:v>–</x:v>
       </x:c>
       <x:c r="G32" s="7"/>
       <x:c r="H32" s="7"/>
       <x:c r="I32" s="7"/>
       <x:c r="J32" s="7"/>
       <x:c r="K32" s="14"/>
       <x:c r="L32" s="15"/>
       <x:c r="M32" s="15"/>
       <x:c r="N32" s="15"/>
       <x:c r="O32" s="15"/>
       <x:c r="P32" s="15"/>
     </x:row>
     <x:row r="33" spans="1:34">
       <x:c r="A33" s="20"/>
       <x:c r="B33" s="20"/>
       <x:c r="C33" s="7"/>
       <x:c r="D33" s="7"/>
       <x:c r="E33" s="13"/>
     </x:row>
     <x:row r="34" spans="1:34">
       <x:c r="A34" s="20"/>
       <x:c r="B34" s="20"/>